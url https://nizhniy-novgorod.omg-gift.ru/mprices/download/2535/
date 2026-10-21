--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -14,56 +14,56 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="657">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="606">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-07 01:39:16</t>
+    <t>Актуальность прайса на: 2026-10-22 02:49:59</t>
   </si>
   <si>
     <t>Свечи</t>
   </si>
   <si>
     <t>Свечи праздничные</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
@@ -226,86 +226,68 @@
   <si>
     <t>Свеча для торта Цифра 0 Серебряный 6см 1/12 1/120 Арт: 20014/0</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1/</t>
   </si>
   <si>
     <t>20010-73/1</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 1 "Гигант" 8см Бронзовый 1/12 1/288 Арт: 20010-73/1</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-701-1-1-1/</t>
   </si>
   <si>
     <t>20010-72/1</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 1 "Гигант" 8см Розовый 1/12 1/288 Арт: 20010-72/1</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-701-1-1/</t>
   </si>
   <si>
-    <t>20010-71/1</t>
-[...7 lines deleted...]
-  <si>
     <t>20010-61/1</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 1 "С днём рождения" 5,6*4,2*1,2 Золотой 1/12 1/120 Арт: 20010-61/1</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-1/</t>
   </si>
   <si>
     <t>20010-29/1</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 1 "С днём рождения" 6см 1/12 1/120 Арт: 20010-29/1</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-1/</t>
   </si>
   <si>
-    <t>20010-91/1</t>
-[...7 lines deleted...]
-  <si>
     <t>20013/1</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 1 Золотой 6см 1/12 1/120 Арт: 20013/1</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-1-1/</t>
   </si>
   <si>
     <t>20010-66/1</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 1 с блёстками 7*4,9*1,1 Чёрный/Золотой 1/12 1/120 Арт: 20010-66/1</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-1-1/</t>
   </si>
   <si>
     <t>20010-81/1</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 1 с блёстками 7см Золотой 1/12 1/120 Арт: 20010-81/1</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-1/</t>
@@ -343,59 +325,50 @@
   <si>
     <t>Свеча для торта Цифра 2 "Гигант" 8см Розовый 1/12 1/288 Арт: 20010-72/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-702-1-1/</t>
   </si>
   <si>
     <t>20010-71/2</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 2 "Гигант" 8см Серебряный 1/12 1/120 Арт: 20010-71/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-702-1/</t>
   </si>
   <si>
     <t>20010-90/2</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 2 "Градиент со звёздочками" 6см 1/12 1/120 Арт: 20010-90/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-702-1-1-1-1-1-1/</t>
   </si>
   <si>
-    <t>20010-15/2</t>
-[...7 lines deleted...]
-  <si>
     <t>20010-61/2</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 2 "С днём рождения" 5,6*4,2*1,2 Золотой 1/12 1/120 Арт: 20010-61/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-2/</t>
   </si>
   <si>
     <t>20010-29/2</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 2 "С днём рождения" 6см 1/12 1/120 Арт: 20010-29/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200112-1/</t>
   </si>
   <si>
     <t>20013/2</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 2 Золотой 6см 1/12 1/120 Арт: 20013/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-2-1/</t>
@@ -451,59 +424,50 @@
   <si>
     <t>Свеча для торта Цифра 3 "Гигант" 8см Розовый 1/12 1/288 Арт: 20010-72/3</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-703-1-1/</t>
   </si>
   <si>
     <t>20010-71/3</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 3 "Гигант" 8см Серебряный 1/12 1/120 Арт: 20010-71/3</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-703-1/</t>
   </si>
   <si>
     <t>20010-90/3</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 3 "Градиент со звёздочками" 6см 1/12 1/120 Арт: 20010-90/3</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-703-1-1-1-1-1-1/</t>
   </si>
   <si>
-    <t>20010-15/3</t>
-[...7 lines deleted...]
-  <si>
     <t>20010-61/3</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 3 "С днём рождения" 5,6*4,2*1,2 Золотой 1/12 1/120 Арт: 20010-61/3</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-3/</t>
   </si>
   <si>
     <t>20010-29/3</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 3 "С днём рождения" 6см 1/12 1/120 Арт: 20010-29/3</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-2-1/</t>
   </si>
   <si>
     <t>20013/3</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 3 Золотой 6см 1/12 1/120 Арт: 20013/3</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-3-1/</t>
@@ -775,68 +739,50 @@
   <si>
     <t>Свеча для торта Цифра 6 "Гигант" 8см Розовый 1/12 1/288 Арт: 20010-72/6</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-706-1-1/</t>
   </si>
   <si>
     <t>20010-71/6</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 6 "Гигант" 8см Серебряный 1/12 1/120 Арт: 20010-71/6</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-706-1/</t>
   </si>
   <si>
     <t>20010-90/6</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 6 "Градиент со звёздочками" 6см 1/12 1/120 Арт: 20010-90/6</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-706-1-1-1-1-1-1/</t>
   </si>
   <si>
-    <t>20010-15/6</t>
-[...16 lines deleted...]
-  <si>
     <t>20010-29/6</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 6 "С днём рождения" 6см 1/12 1/120 Арт: 20010-29/6</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-5-1/</t>
   </si>
   <si>
     <t>20013/6</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 6 Золотой 6см 1/12 1/120 Арт: 20013/6</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-6-1/</t>
   </si>
   <si>
     <t>20010-66/6</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 6 с блёстками 7*4,9*1,1 Чёрный/Золотой 1/12 1/120 Арт: 20010-66/6</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-6-1/</t>
@@ -874,77 +820,50 @@
   <si>
     <t>Свеча для торта Цифра 7 "Гигант" 8см Золотой 1/12 1/288 Арт: 20010-70/7</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-707/</t>
   </si>
   <si>
     <t>20010-72/7</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 7 "Гигант" 8см Розовый 1/12 1/288 Арт: 20010-72/7</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-707-1-1/</t>
   </si>
   <si>
     <t>20010-71/7</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 7 "Гигант" 8см Серебряный 1/12 1/120 Арт: 20010-71/7</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-707-1/</t>
   </si>
   <si>
-    <t>20010-90/7</t>
-[...25 lines deleted...]
-  <si>
     <t>20010-29/7</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 7 "С днём рождения" 6см 1/12 1/120 Арт: 20010-29/7</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-6-1/</t>
   </si>
   <si>
     <t>20013/7</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 7 Золотой 6см 1/12 1/120 Арт: 20013/7</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-7-1/</t>
   </si>
   <si>
     <t>20010-66/7</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 7 с блёстками 7*4,9*1,1 Чёрный/Золотой 1/12 1/120 Арт: 20010-66/7</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-7-1/</t>
@@ -955,104 +874,77 @@
   <si>
     <t>Свеча для торта Цифра 7 с блёстками 7см Золотой 1/12 1/120 Арт: 20010-81/7</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-7/</t>
   </si>
   <si>
     <t>20014/7</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 7 Серебряный 6см 1/12 1/120 Арт: 20014/7</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-7-1/</t>
   </si>
   <si>
     <t>20010-73/8</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 8 "Гигант" 8см Бронзовый 1/12 1/288 Арт: 20010-73/8</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-708-1-1-1/</t>
   </si>
   <si>
-    <t>20010-70/8</t>
-[...7 lines deleted...]
-  <si>
     <t>20010-72/8</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 8 "Гигант" 8см Розовый 1/12 1/288 Арт: 20010-72/8</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-708-1-1/</t>
   </si>
   <si>
     <t>20010-71/8</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 8 "Гигант" 8см Серебряный 1/12 1/120 Арт: 20010-71/8</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-708-1/</t>
   </si>
   <si>
-    <t>20010-90/8</t>
-[...7 lines deleted...]
-  <si>
     <t>20010-15/8</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 8 "Градиент" 6см 1/12 1/120 Арт: 20010-15/8</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-708-1-1-1-1-1/</t>
   </si>
   <si>
-    <t>20010-61/8</t>
-[...7 lines deleted...]
-  <si>
     <t>20010-29/8</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 8 "С днём рождения" 6см 1/12 1/120 Арт: 20010-29/8</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-7-1/</t>
   </si>
   <si>
     <t>20013/8</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 8 Золотой 6см 1/12 1/120 Арт: 20013/8</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-8-1/</t>
   </si>
   <si>
     <t>20010-66/8</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 8 с блёстками 7*4,9*1,1 Чёрный/Золотой 1/12 1/120 Арт: 20010-66/8</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-8-1/</t>
@@ -1090,59 +982,50 @@
   <si>
     <t>Свеча для торта Цифра 9 "Гигант" 8см Золотой 1/12 1/288 Арт: 20010-70/9</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-709/</t>
   </si>
   <si>
     <t>20010-72/9</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 9 "Гигант" 8см Розовый 1/12 1/288 Арт: 20010-72/9</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-709-1-1/</t>
   </si>
   <si>
     <t>20010-71/9</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 9 "Гигант" 8см Серебряный 1/12 1/120 Арт: 20010-71/9</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-709-1/</t>
   </si>
   <si>
-    <t>20010-61/9</t>
-[...7 lines deleted...]
-  <si>
     <t>20010-29/9</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 9 "С днём рождения" 6см 1/12 1/120 Арт: 20010-29/9</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-8-1/</t>
   </si>
   <si>
     <t>20013/9</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 9 Золотой 6см 1/12 1/120 Арт: 20013/9</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-9-1/</t>
   </si>
   <si>
     <t>20010-66/9</t>
   </si>
   <si>
     <t>Свеча для торта Цифра 9 с блёстками 7*4,9*1,1 Чёрный/Золотой 1/12 1/120 Арт: 20010-66/9</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-9-1/</t>
@@ -1252,59 +1135,50 @@
   <si>
     <t>Свечи для торта набор (10 шт.) 8,4см Зеленый 1/24 1/288 Арт: 20010-1/1</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-2/</t>
   </si>
   <si>
     <t>20010-1/2</t>
   </si>
   <si>
     <t>Свечи для торта набор (10 шт.) 8,4см Красный 1/24 1/288 Арт: 20010-1/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-2-1/</t>
   </si>
   <si>
     <t>20010-1/3</t>
   </si>
   <si>
     <t>Свечи для торта набор (10 шт.) 8,4см Синий 1/24 1/288 Арт: 20010-1/3</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-2-2/</t>
   </si>
   <si>
-    <t>20010-7</t>
-[...7 lines deleted...]
-  <si>
     <t>20010-7/1</t>
   </si>
   <si>
     <t>Свечи для торта набор (12 шт.) 10,5см Золотой 1/24 1/288 Арт: 20010-7/1</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-3-1/</t>
   </si>
   <si>
     <t>20010-7/2</t>
   </si>
   <si>
     <t>Свечи для торта набор (12 шт.) 10,5см Серебряный 1/24 1/288 Арт: 20010-7/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-3-2/</t>
   </si>
   <si>
     <t>20010-28/3</t>
   </si>
   <si>
     <t>Свечи для торта набор (12 шт.) 10см (микс) 1/12 1/240 Арт: 20010-28/3</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2-3/</t>
@@ -1360,104 +1234,86 @@
   <si>
     <t>Свечи для торта набор (12 шт.) 10см Серебряный 1/12 1/240 Арт: 20010-28/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2-2-1/</t>
   </si>
   <si>
     <t>20010-30/2</t>
   </si>
   <si>
     <t>Свечи для торта набор (12 шт.) 10см Серебряный 1/12 1/288 Арт: 20010-30/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-30-2/</t>
   </si>
   <si>
     <t>20010-50/2</t>
   </si>
   <si>
     <t>Свечи для торта набор (12 шт.) 10см Серебряный 1/24 1/288 Арт: 20010-50/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2-2/</t>
   </si>
   <si>
-    <t>20010-27/13</t>
-[...7 lines deleted...]
-  <si>
     <t>20010-79/6</t>
   </si>
   <si>
     <t>Свечи для торта набор (12 шт.) 13см "Спираль" Золотой 1/12 1/120 Арт: 20010-79/6</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2-2/</t>
   </si>
   <si>
     <t>20010-27/4</t>
   </si>
   <si>
     <t>Свечи для торта набор (12 шт.) 13см "Спираль" Красный 1/12 1/240 Арт: 20010-27/4</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-273-3/</t>
   </si>
   <si>
     <t>20010-79/7</t>
   </si>
   <si>
     <t>Свечи для торта набор (12 шт.) 13см "Спираль" Серебряный 1/12 1/120 Арт: 20010-79/7</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2-3/</t>
   </si>
   <si>
     <t>20010-76/3</t>
   </si>
   <si>
     <t>Свечи для торта набор (12 шт.) 13см "Спираль" Синий/Розовый/Белый 1/12 1/120 Арт: 20010-76/3</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2/</t>
   </si>
   <si>
-    <t>20010-27/14</t>
-[...7 lines deleted...]
-  <si>
     <t>20010-78/2</t>
   </si>
   <si>
     <t>Свечи для торта набор (12 шт.) 13см Белый/Жёлтый/Розовый 1/12 1/120 Арт: 20010-78/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2-1-1/</t>
   </si>
   <si>
     <t>20010-77/5</t>
   </si>
   <si>
     <t>Свечи для торта набор (12 шт.) 13см Цветной микс/Золотой 1/12 1/120 Арт: 20010-77/5</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2-1/</t>
   </si>
   <si>
     <t>20010-8/3</t>
   </si>
   <si>
     <t>Свечи для торта набор (12 шт.) 6,5см "Спираль" (микс) 1/24 1/288 Арт: 20010-8/3</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-4-3/</t>
@@ -1790,59 +1646,50 @@
     <t>20010-5/1</t>
   </si>
   <si>
     <t>Свечи для торта набор (6 шт.) 13см "Градиент 1" 1/24 1/288 Арт: 20010-5/1</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-5/</t>
   </si>
   <si>
     <t>20010-5/2</t>
   </si>
   <si>
     <t>Свечи для торта набор (6 шт.) 13см "Градиент 2" 1/24 1/288 Арт: 20010-5/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-5-1/</t>
   </si>
   <si>
     <t>20010-27/100</t>
   </si>
   <si>
     <t>Свечи для торта набор (6 шт.) 13см "Спираль" Красный 1/12 1/240 Арт: 20010-27/100</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-273-3-1/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-1/</t>
   </si>
   <si>
     <t>20010-22/2</t>
   </si>
   <si>
     <t>Свечи для торта набор (6 шт.) 13см Серебряный 1/24 1/288 Арт: 20010-22/2</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-1-2/</t>
   </si>
   <si>
     <t>20010-17</t>
   </si>
   <si>
     <t>Свечи для торта набор (6 шт.) 5,5см с цветным пламенем 1/12 1/120 Арт: 20010-17</t>
   </si>
   <si>
     <t>https://nizhniy-novgorod.omg-gift.ru/product/5642/</t>
   </si>
   <si>
     <t>20010-60/1</t>
   </si>
   <si>
     <t>Свечи для торта набор (6 шт.) 8см "Градиент" Красный 1/24 1/288 Арт: 20010-60/1</t>
   </si>
@@ -2162,51 +2009,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52936.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41132.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53165.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53036.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58978.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53027.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58987.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53124.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55278.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68952.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70106.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66397.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70116.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69795.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65149.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53037.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53028.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58988.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70107.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66502.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66517.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66398.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70117.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69796.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65142.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53038.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68750.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53029.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58989.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68754.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68740.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70108.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66503.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66399.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70118.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69797.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65143.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53039.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58981.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53136.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58990.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67851.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68741.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70109.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68747.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70119.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69798.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65144.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53040.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58982.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53030.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58991.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68755.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68742.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70110.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68748.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66401.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70120.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69799.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65145.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53041.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58983.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53031.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58992.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68756.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68743.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70111.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68749.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66402.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70121.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69800.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65146.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53044.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68751.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53032.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58993.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55284.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66498.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70112.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66504.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66403.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69801.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53043.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68752.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53033.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58994.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55285.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66499.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70115.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66505.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70123.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69802.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65148.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53134.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56792.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53034.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58995.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55286.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66500.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70113.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66506.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66405.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70124.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69803.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63205.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53135.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58986.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53035.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58996.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70114.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66507.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66406.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70125.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69804.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63206.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62299.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66195.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28504.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28497.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878.96x96125.JPG"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53166.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53168.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64752.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53167.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55871.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55872.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55873.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55882.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66510.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66511.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68765.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56643.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64685.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68764.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70149.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64686.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68816.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70150.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64687.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68760.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70129.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70162.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70130.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70126.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68761.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70128.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70127.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66513.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68744.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53000.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70151.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64688.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67943.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66527.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67939.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67940.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70136.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66528.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67941.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66530.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66531.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66532.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70135.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70137.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70138.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70139.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70133.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70134.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56480.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70140.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56478.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66533.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66525.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70161.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67942.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70142.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70141.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66534.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65132.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68745.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70143.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64689.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70131.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62842.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62843.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70152.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55875.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62848.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63204.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55879.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55880.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55881.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70132.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53164.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53161.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29205.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29215.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29208.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29209.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29210.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54063.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54064.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57626.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54061.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57627.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54062.96x96213.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52936.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41132.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53165.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53036.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58978.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53027.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58987.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53124.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55278.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68952.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70106.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66397.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70116.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69795.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65149.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53037.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53028.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70107.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66502.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66398.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70117.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69796.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65142.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53038.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68750.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53029.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58989.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68754.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70108.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66503.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66399.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70118.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69797.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65143.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53039.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58981.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53136.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58990.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67851.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70109.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68747.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70119.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69798.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65144.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53040.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58982.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53030.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58991.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68755.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68742.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70110.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68748.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66401.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70120.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69799.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65145.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53041.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58983.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53031.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58992.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68756.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68743.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70111.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68749.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66402.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70121.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69800.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65146.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53044.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68751.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53032.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58993.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55284.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66504.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66403.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69801.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53043.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68752.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53033.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58994.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66505.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70123.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69802.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65148.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53134.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53034.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58995.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66500.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66506.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66405.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70124.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69803.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63205.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53135.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58986.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53035.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58996.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66507.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66406.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70125.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69804.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63206.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62299.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66195.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28504.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28497.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878.96x96112.JPG"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53166.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53168.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64752.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53167.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55871.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55872.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55873.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66510.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66511.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68765.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56643.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64685.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68764.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70149.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64686.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68816.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70150.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64687.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70129.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70162.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70130.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70126.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70128.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70127.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66513.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68744.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53000.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70151.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64688.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67943.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66527.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67939.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67940.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70136.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66528.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67941.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66530.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66531.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66532.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70135.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70137.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70138.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70139.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70133.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70134.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56480.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70140.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56478.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66533.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66525.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70161.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67942.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70142.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70141.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66534.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65132.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68745.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70143.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64689.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70131.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62842.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62843.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70152.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62848.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63204.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55879.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55880.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55881.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70132.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53164.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53161.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53163.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29205.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29215.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29208.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29209.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29210.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54063.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54064.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57626.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54061.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57627.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54062.96x96196.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_5965" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2717,5877 +2564,5367 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_16883" descr=""/>
+        <xdr:cNvPr id="19" name="product_23015" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_23015" descr=""/>
+        <xdr:cNvPr id="20" name="product_16871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_16871" descr=""/>
+        <xdr:cNvPr id="21" name="product_12721" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_17706" descr=""/>
+        <xdr:cNvPr id="22" name="product_23032" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_12721" descr=""/>
+        <xdr:cNvPr id="23" name="product_22991" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_23032" descr=""/>
+        <xdr:cNvPr id="24" name="product_12731" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_22991" descr=""/>
+        <xdr:cNvPr id="25" name="product_16909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_12731" descr=""/>
+        <xdr:cNvPr id="26" name="product_16878" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_16909" descr=""/>
+        <xdr:cNvPr id="27" name="product_16899" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_16878" descr=""/>
+        <xdr:cNvPr id="28" name="product_16884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_16899" descr=""/>
+        <xdr:cNvPr id="29" name="product_17708" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_16884" descr=""/>
+        <xdr:cNvPr id="30" name="product_23016" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_17708" descr=""/>
+        <xdr:cNvPr id="31" name="product_16870" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_16929" descr=""/>
+        <xdr:cNvPr id="32" name="product_12722" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_23016" descr=""/>
+        <xdr:cNvPr id="33" name="product_23031" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_16870" descr=""/>
+        <xdr:cNvPr id="34" name="product_22992" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_12722" descr=""/>
+        <xdr:cNvPr id="35" name="product_12732" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_23031" descr=""/>
+        <xdr:cNvPr id="36" name="product_16908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_22992" descr=""/>
+        <xdr:cNvPr id="37" name="product_16877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_12732" descr=""/>
+        <xdr:cNvPr id="38" name="product_16898" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_16908" descr=""/>
+        <xdr:cNvPr id="39" name="product_16885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_16877" descr=""/>
+        <xdr:cNvPr id="40" name="product_17707" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_16898" descr=""/>
+        <xdr:cNvPr id="41" name="product_23017" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_16885" descr=""/>
+        <xdr:cNvPr id="42" name="product_16869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_17707" descr=""/>
+        <xdr:cNvPr id="43" name="product_12723" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_16928" descr=""/>
+        <xdr:cNvPr id="44" name="product_23030" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_23017" descr=""/>
+        <xdr:cNvPr id="45" name="product_22993" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_16869" descr=""/>
+        <xdr:cNvPr id="46" name="product_12733" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_12723" descr=""/>
+        <xdr:cNvPr id="47" name="product_16907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_23030" descr=""/>
+        <xdr:cNvPr id="48" name="product_16876" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_22993" descr=""/>
+        <xdr:cNvPr id="49" name="product_16897" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_12733" descr=""/>
+        <xdr:cNvPr id="50" name="product_16886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_16907" descr=""/>
+        <xdr:cNvPr id="51" name="product_17716" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_16876" descr=""/>
+        <xdr:cNvPr id="52" name="product_16927" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_16897" descr=""/>
+        <xdr:cNvPr id="53" name="product_23018" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_16886" descr=""/>
+        <xdr:cNvPr id="54" name="product_16868" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_17716" descr=""/>
+        <xdr:cNvPr id="55" name="product_12724" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_16927" descr=""/>
+        <xdr:cNvPr id="56" name="product_23029" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_23018" descr=""/>
+        <xdr:cNvPr id="57" name="product_22994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_16868" descr=""/>
+        <xdr:cNvPr id="58" name="product_12735" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_12724" descr=""/>
+        <xdr:cNvPr id="59" name="product_16906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_23029" descr=""/>
+        <xdr:cNvPr id="60" name="product_16875" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_22994" descr=""/>
+        <xdr:cNvPr id="61" name="product_16896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_12735" descr=""/>
+        <xdr:cNvPr id="62" name="product_16887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_16906" descr=""/>
+        <xdr:cNvPr id="63" name="product_17715" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_16875" descr=""/>
+        <xdr:cNvPr id="64" name="product_16926" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_16896" descr=""/>
+        <xdr:cNvPr id="65" name="product_23019" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_16887" descr=""/>
+        <xdr:cNvPr id="66" name="product_16867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_17715" descr=""/>
+        <xdr:cNvPr id="67" name="product_12725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_16926" descr=""/>
+        <xdr:cNvPr id="68" name="product_23028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_23019" descr=""/>
+        <xdr:cNvPr id="69" name="product_22995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_16867" descr=""/>
+        <xdr:cNvPr id="70" name="product_12736" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_12725" descr=""/>
+        <xdr:cNvPr id="71" name="product_16905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_23028" descr=""/>
+        <xdr:cNvPr id="72" name="product_16874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_22995" descr=""/>
+        <xdr:cNvPr id="73" name="product_16895" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_12736" descr=""/>
+        <xdr:cNvPr id="74" name="product_16888" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_16905" descr=""/>
+        <xdr:cNvPr id="75" name="product_17714" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_16874" descr=""/>
+        <xdr:cNvPr id="76" name="product_16866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_16895" descr=""/>
+        <xdr:cNvPr id="77" name="product_12726" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_16888" descr=""/>
+        <xdr:cNvPr id="78" name="product_23027" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_17714" descr=""/>
+        <xdr:cNvPr id="79" name="product_22996" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_16925" descr=""/>
+        <xdr:cNvPr id="80" name="product_12737" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_23020" descr=""/>
+        <xdr:cNvPr id="81" name="product_16904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_16866" descr=""/>
+        <xdr:cNvPr id="82" name="product_16873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_12726" descr=""/>
+        <xdr:cNvPr id="83" name="product_16894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_23027" descr=""/>
+        <xdr:cNvPr id="84" name="product_16889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_22996" descr=""/>
+        <xdr:cNvPr id="85" name="product_16865" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_12737" descr=""/>
+        <xdr:cNvPr id="86" name="product_12727" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_16904" descr=""/>
+        <xdr:cNvPr id="87" name="product_23026" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_16873" descr=""/>
+        <xdr:cNvPr id="88" name="product_22997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_16894" descr=""/>
+        <xdr:cNvPr id="89" name="product_12738" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_16889" descr=""/>
+        <xdr:cNvPr id="90" name="product_16903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_17713" descr=""/>
+        <xdr:cNvPr id="91" name="product_16893" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_16924" descr=""/>
+        <xdr:cNvPr id="92" name="product_16890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_23021" descr=""/>
+        <xdr:cNvPr id="93" name="product_16923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_16865" descr=""/>
+        <xdr:cNvPr id="94" name="product_16864" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_12727" descr=""/>
+        <xdr:cNvPr id="95" name="product_12728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_23026" descr=""/>
+        <xdr:cNvPr id="96" name="product_23025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_22997" descr=""/>
+        <xdr:cNvPr id="97" name="product_22998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_12738" descr=""/>
+        <xdr:cNvPr id="98" name="product_12739" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_16903" descr=""/>
+        <xdr:cNvPr id="99" name="product_16902" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_16872" descr=""/>
+        <xdr:cNvPr id="100" name="product_16881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_16893" descr=""/>
+        <xdr:cNvPr id="101" name="product_16892" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_16890" descr=""/>
+        <xdr:cNvPr id="102" name="product_16891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_17712" descr=""/>
+        <xdr:cNvPr id="103" name="product_16863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_16923" descr=""/>
+        <xdr:cNvPr id="104" name="product_12729" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_23022" descr=""/>
+        <xdr:cNvPr id="105" name="product_23024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_16864" descr=""/>
+        <xdr:cNvPr id="106" name="product_22999" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_12728" descr=""/>
+        <xdr:cNvPr id="107" name="product_12740" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_23025" descr=""/>
+        <xdr:cNvPr id="108" name="product_20360" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_22998" descr=""/>
+        <xdr:cNvPr id="109" name="product_21834" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_12739" descr=""/>
+        <xdr:cNvPr id="110" name="product_2051" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_16902" descr=""/>
+        <xdr:cNvPr id="111" name="product_2052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_16881" descr=""/>
+        <xdr:cNvPr id="112" name="product_5978" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_16892" descr=""/>
+        <xdr:cNvPr id="113" name="product_16967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_16891" descr=""/>
+        <xdr:cNvPr id="114" name="product_16969" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_23023" descr=""/>
+        <xdr:cNvPr id="115" name="product_21238" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_16863" descr=""/>
+        <xdr:cNvPr id="116" name="product_16968" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_12729" descr=""/>
+        <xdr:cNvPr id="117" name="product_16977" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_23024" descr=""/>
+        <xdr:cNvPr id="118" name="product_16978" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_22999" descr=""/>
+        <xdr:cNvPr id="119" name="product_16979" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_12740" descr=""/>
+        <xdr:cNvPr id="120" name="product_16981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_20360" descr=""/>
+        <xdr:cNvPr id="121" name="product_16982" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_21834" descr=""/>
+        <xdr:cNvPr id="122" name="product_22494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_2051" descr=""/>
+        <xdr:cNvPr id="123" name="product_16937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_2052" descr=""/>
+        <xdr:cNvPr id="124" name="product_21197" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_5978" descr=""/>
+        <xdr:cNvPr id="125" name="product_22493" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_16967" descr=""/>
+        <xdr:cNvPr id="126" name="product_16938" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_16969" descr=""/>
+        <xdr:cNvPr id="127" name="product_21198" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_21238" descr=""/>
+        <xdr:cNvPr id="128" name="product_22492" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_16968" descr=""/>
+        <xdr:cNvPr id="129" name="product_16939" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_16977" descr=""/>
+        <xdr:cNvPr id="130" name="product_21199" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_16978" descr=""/>
+        <xdr:cNvPr id="131" name="product_23037" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_16979" descr=""/>
+        <xdr:cNvPr id="132" name="product_16936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_16980" descr=""/>
+        <xdr:cNvPr id="133" name="product_23038" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_16981" descr=""/>
+        <xdr:cNvPr id="134" name="product_23034" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_16982" descr=""/>
+        <xdr:cNvPr id="135" name="product_23036" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_22494" descr=""/>
+        <xdr:cNvPr id="136" name="product_23035" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_16937" descr=""/>
+        <xdr:cNvPr id="137" name="product_16986" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_21197" descr=""/>
+        <xdr:cNvPr id="138" name="product_2017" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_22493" descr=""/>
+        <xdr:cNvPr id="139" name="product_16948" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_16938" descr=""/>
+        <xdr:cNvPr id="140" name="product_16949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_21198" descr=""/>
+        <xdr:cNvPr id="141" name="product_21194" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_22492" descr=""/>
+        <xdr:cNvPr id="142" name="product_20590" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_16939" descr=""/>
+        <xdr:cNvPr id="143" name="product_18160" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_21199" descr=""/>
+        <xdr:cNvPr id="144" name="product_18167" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_22489" descr=""/>
+        <xdr:cNvPr id="145" name="product_18168" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_23037" descr=""/>
+        <xdr:cNvPr id="146" name="product_18169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_16936" descr=""/>
+        <xdr:cNvPr id="147" name="product_18170" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_23038" descr=""/>
+        <xdr:cNvPr id="148" name="product_18171" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_23034" descr=""/>
+        <xdr:cNvPr id="149" name="product_18172" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_22490" descr=""/>
+        <xdr:cNvPr id="150" name="product_18173" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_23036" descr=""/>
+        <xdr:cNvPr id="151" name="product_18174" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_23035" descr=""/>
+        <xdr:cNvPr id="152" name="product_18175" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_16986" descr=""/>
+        <xdr:cNvPr id="153" name="product_18178" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_2017" descr=""/>
+        <xdr:cNvPr id="154" name="product_23040" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_16948" descr=""/>
+        <xdr:cNvPr id="155" name="product_23041" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_16949" descr=""/>
+        <xdr:cNvPr id="156" name="product_23042" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_21194" descr=""/>
+        <xdr:cNvPr id="157" name="product_18164" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_20590" descr=""/>
+        <xdr:cNvPr id="158" name="product_18166" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_18160" descr=""/>
+        <xdr:cNvPr id="159" name="product_18163" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_18167" descr=""/>
+        <xdr:cNvPr id="160" name="product_23043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_18168" descr=""/>
+        <xdr:cNvPr id="161" name="product_18161" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_18169" descr=""/>
+        <xdr:cNvPr id="162" name="product_18176" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_18170" descr=""/>
+        <xdr:cNvPr id="163" name="product_18158" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_18171" descr=""/>
+        <xdr:cNvPr id="164" name="product_18159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_18172" descr=""/>
+        <xdr:cNvPr id="165" name="product_18179" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_18173" descr=""/>
+        <xdr:cNvPr id="166" name="product_23005" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_18174" descr=""/>
+        <xdr:cNvPr id="167" name="product_23006" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_18175" descr=""/>
+        <xdr:cNvPr id="168" name="product_18177" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_18178" descr=""/>
+        <xdr:cNvPr id="169" name="product_16990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_23040" descr=""/>
+        <xdr:cNvPr id="170" name="product_16989" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_23041" descr=""/>
+        <xdr:cNvPr id="171" name="product_16970" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_23042" descr=""/>
+        <xdr:cNvPr id="172" name="product_21196" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_18164" descr=""/>
+        <xdr:cNvPr id="173" name="product_23039" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_18166" descr=""/>
+        <xdr:cNvPr id="174" name="product_16987" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_18163" descr=""/>
+        <xdr:cNvPr id="175" name="product_16988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_23043" descr=""/>
+        <xdr:cNvPr id="176" name="product_23134" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_18161" descr=""/>
+        <xdr:cNvPr id="177" name="product_16976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_18176" descr=""/>
+        <xdr:cNvPr id="178" name="product_5961" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_18158" descr=""/>
+        <xdr:cNvPr id="179" name="product_16945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_18159" descr=""/>
+        <xdr:cNvPr id="180" name="product_16946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_18179" descr=""/>
+        <xdr:cNvPr id="181" name="product_16947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_23005" descr=""/>
+        <xdr:cNvPr id="182" name="product_16943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_23006" descr=""/>
+        <xdr:cNvPr id="183" name="product_16992" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_18177" descr=""/>
+        <xdr:cNvPr id="184" name="product_16963" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_16990" descr=""/>
+        <xdr:cNvPr id="185" name="product_16965" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_16989" descr=""/>
+        <xdr:cNvPr id="186" name="product_8627" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_16970" descr=""/>
+        <xdr:cNvPr id="187" name="product_8637" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_21196" descr=""/>
+        <xdr:cNvPr id="188" name="product_8630" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_23039" descr=""/>
+        <xdr:cNvPr id="189" name="product_8631" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_16987" descr=""/>
+        <xdr:cNvPr id="190" name="product_8632" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>197</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="191" name="product_16988" descr=""/>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="product_17335" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>198</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="192" name="product_23134" descr=""/>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="product_17336" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>199</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="193" name="product_16974" descr=""/>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="product_18628" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>200</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="194" name="product_16976" descr=""/>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="product_17333" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>201</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="195" name="product_5961" descr=""/>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="product_18629" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>202</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="196" name="product_16945" descr=""/>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="product_17334" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
-        <a:stretch>
-[...508 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -8846,59 +8183,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/00020010-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-701-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-701-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-701-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-702-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-702/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-702-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-702-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-702-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-702-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200112-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-703-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-703/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-703-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-703-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-703-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-703-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-704-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-704/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-704-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-704-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-704-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-704-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-705-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-705/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-705-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-705-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-705-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-705-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-706-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-706/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-706-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-706-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-706-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-706-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-707-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-707/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-707-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-707-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-707-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-707-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-708-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-708/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-708-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-708-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-708-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-708-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-709-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-709/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-709-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-709-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/tc-1030-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/tc-1030-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-tsifry-rozovye-so-zvezdoy-art-vm-20010-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-tsifry-sinie-so-zvezdoy-art-vm-20010-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5659/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/tc-1030-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-30-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-20-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-20-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-20-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5642/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-60-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-60-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200121-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200121-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200121-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200121-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-100-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-100-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-100-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-100-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/00020010-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-700-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-701-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-701-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-702-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-702/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-702-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-702-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-702-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200112-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-703-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-703/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-703-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-703-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-703-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-704-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-704/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-704-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-704-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-704-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-704-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-705-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-705/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-705-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-705-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-705-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-705-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-706-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-706/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-706-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-706-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-706-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-707-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-707/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-707-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-707-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-708-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-708-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-708-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-708-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-709-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-709/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-709-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-709-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200130-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9-1-1-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-1-2-1-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-art-200140-9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/tc-1030-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/tc-1030-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-tsifry-rozovye-so-zvezdoy-art-vm-20010-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-tsifry-sinie-so-zvezdoy-art-vm-20010-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5659/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/tc-1030-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-30/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-30-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-30-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-20-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-20-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-20-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-951-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-273-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5642/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-60-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-60-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-60-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-59-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/5646-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200111-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200121-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200121-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200121-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/svechi-dlya-torta-67sm-112-1120-art-200121-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-100-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-100-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-100-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-100/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-100-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhniy-novgorod.omg-gift.ru/product/20010-100-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K223"/>
+  <dimension ref="A1:K206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
@@ -9581,85 +8918,85 @@
         <v>0</v>
       </c>
       <c r="K25" s="14">
         <f>G25*J25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A26" s="20">
         <v>19</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="9" t="s">
         <v>70</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>71</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>72</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="17">
-        <v>35.75</v>
+        <v>34.45</v>
       </c>
       <c r="H26" s="17">
         <v>0.0</v>
       </c>
       <c r="I26" s="17">
         <v>0.0</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="14">
         <f>G26*J26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A27" s="20">
         <v>20</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>75</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="17">
-        <v>34.45</v>
+        <v>19.5</v>
       </c>
       <c r="H27" s="17">
         <v>0.0</v>
       </c>
       <c r="I27" s="17">
         <v>0.0</v>
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="14">
         <f>G27*J27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A28" s="20">
         <v>21</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="9" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>77</v>
@@ -9683,187 +9020,187 @@
         <v>0</v>
       </c>
       <c r="K28" s="14">
         <f>G28*J28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A29" s="20">
         <v>22</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="9" t="s">
         <v>79</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>81</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="17">
-        <v>19.5</v>
+        <v>34.45</v>
       </c>
       <c r="H29" s="17">
         <v>0.0</v>
       </c>
       <c r="I29" s="17">
         <v>0.0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="14">
         <f>G29*J29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A30" s="20">
         <v>23</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>84</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="17">
-        <v>19.5</v>
+        <v>34.45</v>
       </c>
       <c r="H30" s="17">
         <v>0.0</v>
       </c>
       <c r="I30" s="17">
         <v>0.0</v>
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="14">
         <f>G30*J30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A31" s="20">
         <v>24</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>87</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="17">
-        <v>34.45</v>
+        <v>19.5</v>
       </c>
       <c r="H31" s="17">
         <v>0.0</v>
       </c>
       <c r="I31" s="17">
         <v>0.0</v>
       </c>
       <c r="J31" s="11">
         <v>0</v>
       </c>
       <c r="K31" s="14">
         <f>G31*J31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A32" s="20">
         <v>25</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="9" t="s">
         <v>88</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>90</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="17">
-        <v>34.45</v>
+        <v>35.75</v>
       </c>
       <c r="H32" s="17">
         <v>0.0</v>
       </c>
       <c r="I32" s="17">
         <v>0.0</v>
       </c>
       <c r="J32" s="11">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <f>G32*J32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A33" s="20">
         <v>26</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="9" t="s">
         <v>91</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>92</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>93</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="17">
-        <v>19.5</v>
+        <v>35.75</v>
       </c>
       <c r="H33" s="17">
         <v>0.0</v>
       </c>
       <c r="I33" s="17">
         <v>0.0</v>
       </c>
       <c r="J33" s="11">
         <v>0</v>
       </c>
       <c r="K33" s="14">
         <f>G33*J33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A34" s="20">
         <v>27</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>95</v>
@@ -9921,153 +9258,153 @@
         <v>0</v>
       </c>
       <c r="K35" s="14">
         <f>G35*J35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A36" s="20">
         <v>29</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="9" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="10" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="17">
-        <v>35.75</v>
+        <v>29.25</v>
       </c>
       <c r="H36" s="17">
         <v>0.0</v>
       </c>
       <c r="I36" s="17">
         <v>0.0</v>
       </c>
       <c r="J36" s="11">
         <v>0</v>
       </c>
       <c r="K36" s="14">
         <f>G36*J36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="20">
         <v>30</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>105</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="17">
-        <v>35.75</v>
+        <v>34.45</v>
       </c>
       <c r="H37" s="17">
         <v>0.0</v>
       </c>
       <c r="I37" s="17">
         <v>0.0</v>
       </c>
       <c r="J37" s="11">
         <v>0</v>
       </c>
       <c r="K37" s="14">
         <f>G37*J37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="20">
         <v>31</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="9" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>108</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="17">
-        <v>29.25</v>
+        <v>19.5</v>
       </c>
       <c r="H38" s="17">
         <v>0.0</v>
       </c>
       <c r="I38" s="17">
         <v>0.0</v>
       </c>
       <c r="J38" s="11">
         <v>0</v>
       </c>
       <c r="K38" s="14">
         <f>G38*J38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="20">
         <v>32</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>110</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>111</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="17">
-        <v>22.75</v>
+        <v>19.5</v>
       </c>
       <c r="H39" s="17">
         <v>0.0</v>
       </c>
       <c r="I39" s="17">
         <v>0.0</v>
       </c>
       <c r="J39" s="11">
         <v>0</v>
       </c>
       <c r="K39" s="14">
         <f>G39*J39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="20">
         <v>33</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="9" t="s">
         <v>112</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>113</v>
@@ -10091,51 +9428,51 @@
         <v>0</v>
       </c>
       <c r="K40" s="14">
         <f>G40*J40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="20">
         <v>34</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>116</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>117</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="17">
-        <v>19.5</v>
+        <v>34.45</v>
       </c>
       <c r="H41" s="17">
         <v>0.0</v>
       </c>
       <c r="I41" s="17">
         <v>0.0</v>
       </c>
       <c r="J41" s="11">
         <v>0</v>
       </c>
       <c r="K41" s="14">
         <f>G41*J41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="20">
         <v>35</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>119</v>
@@ -10159,119 +9496,119 @@
         <v>0</v>
       </c>
       <c r="K42" s="14">
         <f>G42*J42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="20">
         <v>36</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="9" t="s">
         <v>121</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>122</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>123</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="17">
-        <v>34.45</v>
+        <v>35.75</v>
       </c>
       <c r="H43" s="17">
         <v>0.0</v>
       </c>
       <c r="I43" s="17">
         <v>0.0</v>
       </c>
       <c r="J43" s="11">
         <v>0</v>
       </c>
       <c r="K43" s="14">
         <f>G43*J43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="20">
         <v>37</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="9" t="s">
         <v>124</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>125</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>126</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="17">
-        <v>34.45</v>
+        <v>35.75</v>
       </c>
       <c r="H44" s="17">
         <v>0.0</v>
       </c>
       <c r="I44" s="17">
         <v>0.0</v>
       </c>
       <c r="J44" s="11">
         <v>0</v>
       </c>
       <c r="K44" s="14">
         <f>G44*J44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="20">
         <v>38</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="9" t="s">
         <v>127</v>
       </c>
       <c r="D45" s="10" t="s">
         <v>128</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>129</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="17">
-        <v>19.5</v>
+        <v>35.75</v>
       </c>
       <c r="H45" s="17">
         <v>0.0</v>
       </c>
       <c r="I45" s="17">
         <v>0.0</v>
       </c>
       <c r="J45" s="11">
         <v>0</v>
       </c>
       <c r="K45" s="14">
         <f>G45*J45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="20">
         <v>39</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="9" t="s">
         <v>130</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>131</v>
@@ -10295,187 +9632,187 @@
         <v>0</v>
       </c>
       <c r="K46" s="14">
         <f>G46*J46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="20">
         <v>40</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="9" t="s">
         <v>133</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>134</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>135</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="17">
-        <v>35.75</v>
+        <v>29.25</v>
       </c>
       <c r="H47" s="17">
         <v>0.0</v>
       </c>
       <c r="I47" s="17">
         <v>0.0</v>
       </c>
       <c r="J47" s="11">
         <v>0</v>
       </c>
       <c r="K47" s="14">
         <f>G47*J47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="20">
         <v>41</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>137</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>138</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="17">
-        <v>35.75</v>
+        <v>34.45</v>
       </c>
       <c r="H48" s="17">
         <v>0.0</v>
       </c>
       <c r="I48" s="17">
         <v>0.0</v>
       </c>
       <c r="J48" s="11">
         <v>0</v>
       </c>
       <c r="K48" s="14">
         <f>G48*J48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="20">
         <v>42</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>140</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>141</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="17">
-        <v>35.75</v>
+        <v>19.5</v>
       </c>
       <c r="H49" s="17">
         <v>0.0</v>
       </c>
       <c r="I49" s="17">
         <v>0.0</v>
       </c>
       <c r="J49" s="11">
         <v>0</v>
       </c>
       <c r="K49" s="14">
         <f>G49*J49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="20">
         <v>43</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="9" t="s">
         <v>142</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>143</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>144</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="17">
-        <v>29.25</v>
+        <v>19.5</v>
       </c>
       <c r="H50" s="17">
         <v>0.0</v>
       </c>
       <c r="I50" s="17">
         <v>0.0</v>
       </c>
       <c r="J50" s="11">
         <v>0</v>
       </c>
       <c r="K50" s="14">
         <f>G50*J50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="20">
         <v>44</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>145</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>146</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>147</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="17">
-        <v>22.75</v>
+        <v>34.45</v>
       </c>
       <c r="H51" s="17">
         <v>0.0</v>
       </c>
       <c r="I51" s="17">
         <v>0.0</v>
       </c>
       <c r="J51" s="11">
         <v>0</v>
       </c>
       <c r="K51" s="14">
         <f>G51*J51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="20">
         <v>45</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="9" t="s">
         <v>148</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>149</v>
@@ -10533,357 +9870,357 @@
         <v>0</v>
       </c>
       <c r="K53" s="14">
         <f>G53*J53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="20">
         <v>47</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="9" t="s">
         <v>154</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>155</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>156</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="17">
-        <v>19.5</v>
+        <v>35.75</v>
       </c>
       <c r="H54" s="17">
         <v>0.0</v>
       </c>
       <c r="I54" s="17">
         <v>0.0</v>
       </c>
       <c r="J54" s="11">
         <v>0</v>
       </c>
       <c r="K54" s="14">
         <f>G54*J54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="20">
         <v>48</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>158</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>159</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="17">
-        <v>34.45</v>
+        <v>35.75</v>
       </c>
       <c r="H55" s="17">
         <v>0.0</v>
       </c>
       <c r="I55" s="17">
         <v>0.0</v>
       </c>
       <c r="J55" s="11">
         <v>0</v>
       </c>
       <c r="K55" s="14">
         <f>G55*J55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="20">
         <v>49</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
         <v>160</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>161</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>162</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="17">
-        <v>34.45</v>
+        <v>35.75</v>
       </c>
       <c r="H56" s="17">
         <v>0.0</v>
       </c>
       <c r="I56" s="17">
         <v>0.0</v>
       </c>
       <c r="J56" s="11">
         <v>0</v>
       </c>
       <c r="K56" s="14">
         <f>G56*J56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="20">
         <v>50</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>164</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>165</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="17">
-        <v>19.5</v>
+        <v>35.75</v>
       </c>
       <c r="H57" s="17">
         <v>0.0</v>
       </c>
       <c r="I57" s="17">
         <v>0.0</v>
       </c>
       <c r="J57" s="11">
         <v>0</v>
       </c>
       <c r="K57" s="14">
         <f>G57*J57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="20">
         <v>51</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>167</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>168</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="17">
-        <v>35.75</v>
+        <v>29.25</v>
       </c>
       <c r="H58" s="17">
         <v>0.0</v>
       </c>
       <c r="I58" s="17">
         <v>0.0</v>
       </c>
       <c r="J58" s="11">
         <v>0</v>
       </c>
       <c r="K58" s="14">
         <f>G58*J58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="20">
         <v>52</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
         <v>169</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>170</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>171</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="17">
-        <v>35.75</v>
+        <v>22.75</v>
       </c>
       <c r="H59" s="17">
         <v>0.0</v>
       </c>
       <c r="I59" s="17">
         <v>0.0</v>
       </c>
       <c r="J59" s="11">
         <v>0</v>
       </c>
       <c r="K59" s="14">
         <f>G59*J59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="20">
         <v>53</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="9" t="s">
         <v>172</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>173</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>174</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="17">
-        <v>35.75</v>
+        <v>34.45</v>
       </c>
       <c r="H60" s="17">
         <v>0.0</v>
       </c>
       <c r="I60" s="17">
         <v>0.0</v>
       </c>
       <c r="J60" s="11">
         <v>0</v>
       </c>
       <c r="K60" s="14">
         <f>G60*J60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="20">
         <v>54</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>176</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>177</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="17">
-        <v>35.75</v>
+        <v>19.5</v>
       </c>
       <c r="H61" s="17">
         <v>0.0</v>
       </c>
       <c r="I61" s="17">
         <v>0.0</v>
       </c>
       <c r="J61" s="11">
         <v>0</v>
       </c>
       <c r="K61" s="14">
         <f>G61*J61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="20">
         <v>55</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>179</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>180</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="17">
-        <v>29.25</v>
+        <v>19.5</v>
       </c>
       <c r="H62" s="17">
         <v>0.0</v>
       </c>
       <c r="I62" s="17">
         <v>0.0</v>
       </c>
       <c r="J62" s="11">
         <v>0</v>
       </c>
       <c r="K62" s="14">
         <f>G62*J62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="20">
         <v>56</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="9" t="s">
         <v>181</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>182</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>183</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="17">
-        <v>22.75</v>
+        <v>34.45</v>
       </c>
       <c r="H63" s="17">
         <v>0.0</v>
       </c>
       <c r="I63" s="17">
         <v>0.0</v>
       </c>
       <c r="J63" s="11">
         <v>0</v>
       </c>
       <c r="K63" s="14">
         <f>G63*J63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="20">
         <v>57</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="9" t="s">
         <v>184</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>185</v>
@@ -10941,357 +10278,357 @@
         <v>0</v>
       </c>
       <c r="K65" s="14">
         <f>G65*J65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="20">
         <v>59</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>191</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>192</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="17">
-        <v>19.5</v>
+        <v>35.75</v>
       </c>
       <c r="H66" s="17">
         <v>0.0</v>
       </c>
       <c r="I66" s="17">
         <v>0.0</v>
       </c>
       <c r="J66" s="11">
         <v>0</v>
       </c>
       <c r="K66" s="14">
         <f>G66*J66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="20">
         <v>60</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>193</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>194</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>195</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="17">
-        <v>34.45</v>
+        <v>35.75</v>
       </c>
       <c r="H67" s="17">
         <v>0.0</v>
       </c>
       <c r="I67" s="17">
         <v>0.0</v>
       </c>
       <c r="J67" s="11">
         <v>0</v>
       </c>
       <c r="K67" s="14">
         <f>G67*J67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="20">
         <v>61</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="9" t="s">
         <v>196</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>197</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>198</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="17">
-        <v>34.45</v>
+        <v>35.75</v>
       </c>
       <c r="H68" s="17">
         <v>0.0</v>
       </c>
       <c r="I68" s="17">
         <v>0.0</v>
       </c>
       <c r="J68" s="11">
         <v>0</v>
       </c>
       <c r="K68" s="14">
         <f>G68*J68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="20">
         <v>62</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="9" t="s">
         <v>199</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>200</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>201</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="17">
-        <v>19.5</v>
+        <v>35.75</v>
       </c>
       <c r="H69" s="17">
         <v>0.0</v>
       </c>
       <c r="I69" s="17">
         <v>0.0</v>
       </c>
       <c r="J69" s="11">
         <v>0</v>
       </c>
       <c r="K69" s="14">
         <f>G69*J69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="20">
         <v>63</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>203</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>204</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="17">
-        <v>35.75</v>
+        <v>29.25</v>
       </c>
       <c r="H70" s="17">
         <v>0.0</v>
       </c>
       <c r="I70" s="17">
         <v>0.0</v>
       </c>
       <c r="J70" s="11">
         <v>0</v>
       </c>
       <c r="K70" s="14">
         <f>G70*J70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="20">
         <v>64</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
         <v>205</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>206</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>207</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="17">
-        <v>35.75</v>
+        <v>22.75</v>
       </c>
       <c r="H71" s="17">
         <v>0.0</v>
       </c>
       <c r="I71" s="17">
         <v>0.0</v>
       </c>
       <c r="J71" s="11">
         <v>0</v>
       </c>
       <c r="K71" s="14">
         <f>G71*J71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="20">
         <v>65</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
         <v>208</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>209</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>210</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="17">
-        <v>35.75</v>
+        <v>34.45</v>
       </c>
       <c r="H72" s="17">
         <v>0.0</v>
       </c>
       <c r="I72" s="17">
         <v>0.0</v>
       </c>
       <c r="J72" s="11">
         <v>0</v>
       </c>
       <c r="K72" s="14">
         <f>G72*J72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="20">
         <v>66</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
         <v>211</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>212</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>213</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="17">
-        <v>35.75</v>
+        <v>19.5</v>
       </c>
       <c r="H73" s="17">
         <v>0.0</v>
       </c>
       <c r="I73" s="17">
         <v>0.0</v>
       </c>
       <c r="J73" s="11">
         <v>0</v>
       </c>
       <c r="K73" s="14">
         <f>G73*J73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="20">
         <v>67</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="9" t="s">
         <v>214</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>215</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>216</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="17">
-        <v>29.25</v>
+        <v>19.5</v>
       </c>
       <c r="H74" s="17">
         <v>0.0</v>
       </c>
       <c r="I74" s="17">
         <v>0.0</v>
       </c>
       <c r="J74" s="11">
         <v>0</v>
       </c>
       <c r="K74" s="14">
         <f>G74*J74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="20">
         <v>68</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
         <v>217</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="17">
-        <v>22.75</v>
+        <v>34.45</v>
       </c>
       <c r="H75" s="17">
         <v>0.0</v>
       </c>
       <c r="I75" s="17">
         <v>0.0</v>
       </c>
       <c r="J75" s="11">
         <v>0</v>
       </c>
       <c r="K75" s="14">
         <f>G75*J75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="20">
         <v>69</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
         <v>220</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>221</v>
@@ -11349,527 +10686,527 @@
         <v>0</v>
       </c>
       <c r="K77" s="14">
         <f>G77*J77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="20">
         <v>71</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="9" t="s">
         <v>226</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G78" s="17">
-        <v>19.5</v>
+        <v>35.75</v>
       </c>
       <c r="H78" s="17">
         <v>0.0</v>
       </c>
       <c r="I78" s="17">
         <v>0.0</v>
       </c>
       <c r="J78" s="11">
         <v>0</v>
       </c>
       <c r="K78" s="14">
         <f>G78*J78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="20">
         <v>72</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="9" t="s">
         <v>229</v>
       </c>
       <c r="D79" s="10" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="17">
-        <v>34.45</v>
+        <v>35.75</v>
       </c>
       <c r="H79" s="17">
         <v>0.0</v>
       </c>
       <c r="I79" s="17">
         <v>0.0</v>
       </c>
       <c r="J79" s="11">
         <v>0</v>
       </c>
       <c r="K79" s="14">
         <f>G79*J79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="20">
         <v>73</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="9" t="s">
         <v>232</v>
       </c>
       <c r="D80" s="10" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="17">
-        <v>34.45</v>
+        <v>35.75</v>
       </c>
       <c r="H80" s="17">
         <v>0.0</v>
       </c>
       <c r="I80" s="17">
         <v>0.0</v>
       </c>
       <c r="J80" s="11">
         <v>0</v>
       </c>
       <c r="K80" s="14">
         <f>G80*J80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="20">
         <v>74</v>
       </c>
       <c r="B81" s="8"/>
       <c r="C81" s="9" t="s">
         <v>235</v>
       </c>
       <c r="D81" s="10" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="17">
-        <v>19.5</v>
+        <v>35.75</v>
       </c>
       <c r="H81" s="17">
         <v>0.0</v>
       </c>
       <c r="I81" s="17">
         <v>0.0</v>
       </c>
       <c r="J81" s="11">
         <v>0</v>
       </c>
       <c r="K81" s="14">
         <f>G81*J81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="20">
         <v>75</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="9" t="s">
         <v>238</v>
       </c>
       <c r="D82" s="10" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="17">
-        <v>35.75</v>
+        <v>29.25</v>
       </c>
       <c r="H82" s="17">
         <v>0.0</v>
       </c>
       <c r="I82" s="17">
         <v>0.0</v>
       </c>
       <c r="J82" s="11">
         <v>0</v>
       </c>
       <c r="K82" s="14">
         <f>G82*J82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="20">
         <v>76</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="9" t="s">
         <v>241</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="17">
-        <v>35.75</v>
+        <v>19.5</v>
       </c>
       <c r="H83" s="17">
         <v>0.0</v>
       </c>
       <c r="I83" s="17">
         <v>0.0</v>
       </c>
       <c r="J83" s="11">
         <v>0</v>
       </c>
       <c r="K83" s="14">
         <f>G83*J83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="20">
         <v>77</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
         <v>244</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="17">
-        <v>35.75</v>
+        <v>19.5</v>
       </c>
       <c r="H84" s="17">
         <v>0.0</v>
       </c>
       <c r="I84" s="17">
         <v>0.0</v>
       </c>
       <c r="J84" s="11">
         <v>0</v>
       </c>
       <c r="K84" s="14">
         <f>G84*J84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="20">
         <v>78</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="9" t="s">
         <v>247</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="17">
-        <v>35.75</v>
+        <v>34.45</v>
       </c>
       <c r="H85" s="17">
         <v>0.0</v>
       </c>
       <c r="I85" s="17">
         <v>0.0</v>
       </c>
       <c r="J85" s="11">
         <v>0</v>
       </c>
       <c r="K85" s="14">
         <f>G85*J85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="20">
         <v>79</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="9" t="s">
         <v>250</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="17">
-        <v>29.25</v>
+        <v>34.45</v>
       </c>
       <c r="H86" s="17">
         <v>0.0</v>
       </c>
       <c r="I86" s="17">
         <v>0.0</v>
       </c>
       <c r="J86" s="11">
         <v>0</v>
       </c>
       <c r="K86" s="14">
         <f>G86*J86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="20">
         <v>80</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="9" t="s">
         <v>253</v>
       </c>
       <c r="D87" s="10" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="17">
-        <v>22.75</v>
+        <v>19.5</v>
       </c>
       <c r="H87" s="17">
         <v>0.0</v>
       </c>
       <c r="I87" s="17">
         <v>0.0</v>
       </c>
       <c r="J87" s="11">
         <v>0</v>
       </c>
       <c r="K87" s="14">
         <f>G87*J87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="20">
         <v>81</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
         <v>256</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="17">
-        <v>34.45</v>
+        <v>35.75</v>
       </c>
       <c r="H88" s="17">
         <v>0.0</v>
       </c>
       <c r="I88" s="17">
         <v>0.0</v>
       </c>
       <c r="J88" s="11">
         <v>0</v>
       </c>
       <c r="K88" s="14">
         <f>G88*J88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="20">
         <v>82</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
         <v>259</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>260</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>261</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="17">
-        <v>19.5</v>
+        <v>35.75</v>
       </c>
       <c r="H89" s="17">
         <v>0.0</v>
       </c>
       <c r="I89" s="17">
         <v>0.0</v>
       </c>
       <c r="J89" s="11">
         <v>0</v>
       </c>
       <c r="K89" s="14">
         <f>G89*J89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="20">
         <v>83</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>263</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>264</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="17">
-        <v>19.5</v>
+        <v>35.75</v>
       </c>
       <c r="H90" s="17">
         <v>0.0</v>
       </c>
       <c r="I90" s="17">
         <v>0.0</v>
       </c>
       <c r="J90" s="11">
         <v>0</v>
       </c>
       <c r="K90" s="14">
         <f>G90*J90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="20">
         <v>84</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>265</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>266</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>267</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="17">
-        <v>34.45</v>
+        <v>35.75</v>
       </c>
       <c r="H91" s="17">
         <v>0.0</v>
       </c>
       <c r="I91" s="17">
         <v>0.0</v>
       </c>
       <c r="J91" s="11">
         <v>0</v>
       </c>
       <c r="K91" s="14">
         <f>G91*J91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="20">
         <v>85</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>268</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>269</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>270</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="17">
-        <v>34.45</v>
+        <v>19.5</v>
       </c>
       <c r="H92" s="17">
         <v>0.0</v>
       </c>
       <c r="I92" s="17">
         <v>0.0</v>
       </c>
       <c r="J92" s="11">
         <v>0</v>
       </c>
       <c r="K92" s="14">
         <f>G92*J92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="20">
         <v>86</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
         <v>271</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>272</v>
@@ -11893,119 +11230,119 @@
         <v>0</v>
       </c>
       <c r="K93" s="14">
         <f>G93*J93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="20">
         <v>87</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="9" t="s">
         <v>274</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>275</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="17">
-        <v>35.75</v>
+        <v>34.45</v>
       </c>
       <c r="H94" s="17">
         <v>0.0</v>
       </c>
       <c r="I94" s="17">
         <v>0.0</v>
       </c>
       <c r="J94" s="11">
         <v>0</v>
       </c>
       <c r="K94" s="14">
         <f>G94*J94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="20">
         <v>88</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="9" t="s">
         <v>277</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>278</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>279</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="17">
-        <v>35.75</v>
+        <v>34.45</v>
       </c>
       <c r="H95" s="17">
         <v>0.0</v>
       </c>
       <c r="I95" s="17">
         <v>0.0</v>
       </c>
       <c r="J95" s="11">
         <v>0</v>
       </c>
       <c r="K95" s="14">
         <f>G95*J95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="20">
         <v>89</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="9" t="s">
         <v>280</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>281</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>282</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="17">
-        <v>35.75</v>
+        <v>19.5</v>
       </c>
       <c r="H96" s="17">
         <v>0.0</v>
       </c>
       <c r="I96" s="17">
         <v>0.0</v>
       </c>
       <c r="J96" s="11">
         <v>0</v>
       </c>
       <c r="K96" s="14">
         <f>G96*J96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="20">
         <v>90</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="9" t="s">
         <v>283</v>
       </c>
       <c r="D97" s="10" t="s">
         <v>284</v>
@@ -12029,119 +11366,119 @@
         <v>0</v>
       </c>
       <c r="K97" s="14">
         <f>G97*J97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="20">
         <v>91</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="9" t="s">
         <v>286</v>
       </c>
       <c r="D98" s="10" t="s">
         <v>287</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>288</v>
       </c>
       <c r="F98" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="17">
-        <v>29.25</v>
+        <v>35.75</v>
       </c>
       <c r="H98" s="17">
         <v>0.0</v>
       </c>
       <c r="I98" s="17">
         <v>0.0</v>
       </c>
       <c r="J98" s="11">
         <v>0</v>
       </c>
       <c r="K98" s="14">
         <f>G98*J98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="20">
         <v>92</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="9" t="s">
         <v>289</v>
       </c>
       <c r="D99" s="10" t="s">
         <v>290</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>291</v>
       </c>
       <c r="F99" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="17">
-        <v>22.75</v>
+        <v>35.75</v>
       </c>
       <c r="H99" s="17">
         <v>0.0</v>
       </c>
       <c r="I99" s="17">
         <v>0.0</v>
       </c>
       <c r="J99" s="11">
         <v>0</v>
       </c>
       <c r="K99" s="14">
         <f>G99*J99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="20">
         <v>93</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="9" t="s">
         <v>292</v>
       </c>
       <c r="D100" s="10" t="s">
         <v>293</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>294</v>
       </c>
       <c r="F100" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G100" s="17">
-        <v>34.45</v>
+        <v>22.75</v>
       </c>
       <c r="H100" s="17">
         <v>0.0</v>
       </c>
       <c r="I100" s="17">
         <v>0.0</v>
       </c>
       <c r="J100" s="11">
         <v>0</v>
       </c>
       <c r="K100" s="14">
         <f>G100*J100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="20">
         <v>94</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
         <v>295</v>
       </c>
       <c r="D101" s="10" t="s">
         <v>296</v>
@@ -12437,85 +11774,85 @@
         <v>0</v>
       </c>
       <c r="K109" s="14">
         <f>G109*J109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="20">
         <v>103</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
         <v>322</v>
       </c>
       <c r="D110" s="10" t="s">
         <v>323</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>324</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G110" s="17">
-        <v>29.25</v>
+        <v>19.5</v>
       </c>
       <c r="H110" s="17">
         <v>0.0</v>
       </c>
       <c r="I110" s="17">
         <v>0.0</v>
       </c>
       <c r="J110" s="11">
         <v>0</v>
       </c>
       <c r="K110" s="14">
         <f>G110*J110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="20">
         <v>104</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>325</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>326</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>327</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="17">
-        <v>22.75</v>
+        <v>19.5</v>
       </c>
       <c r="H111" s="17">
         <v>0.0</v>
       </c>
       <c r="I111" s="17">
         <v>0.0</v>
       </c>
       <c r="J111" s="11">
         <v>0</v>
       </c>
       <c r="K111" s="14">
         <f>G111*J111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="20">
         <v>105</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D112" s="10" t="s">
         <v>329</v>
@@ -12539,51 +11876,51 @@
         <v>0</v>
       </c>
       <c r="K112" s="14">
         <f>G112*J112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="20">
         <v>106</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
         <v>331</v>
       </c>
       <c r="D113" s="10" t="s">
         <v>332</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>333</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="17">
-        <v>19.5</v>
+        <v>34.45</v>
       </c>
       <c r="H113" s="17">
         <v>0.0</v>
       </c>
       <c r="I113" s="17">
         <v>0.0</v>
       </c>
       <c r="J113" s="11">
         <v>0</v>
       </c>
       <c r="K113" s="14">
         <f>G113*J113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="20">
         <v>107</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D114" s="10" t="s">
         <v>335</v>
@@ -12607,1309 +11944,1309 @@
         <v>0</v>
       </c>
       <c r="K114" s="14">
         <f>G114*J114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="20">
         <v>108</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
         <v>337</v>
       </c>
       <c r="D115" s="10" t="s">
         <v>338</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>339</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G115" s="17">
-        <v>34.45</v>
+        <v>225.0</v>
       </c>
       <c r="H115" s="17">
         <v>0.0</v>
       </c>
       <c r="I115" s="17">
         <v>0.0</v>
       </c>
       <c r="J115" s="11">
         <v>0</v>
       </c>
       <c r="K115" s="14">
         <f>G115*J115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="20">
         <v>109</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D116" s="10" t="s">
         <v>341</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>342</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G116" s="17">
-        <v>34.45</v>
+        <v>1050.0</v>
       </c>
       <c r="H116" s="17">
         <v>0.0</v>
       </c>
       <c r="I116" s="17">
         <v>0.0</v>
       </c>
       <c r="J116" s="11">
         <v>0</v>
       </c>
       <c r="K116" s="14">
         <f>G116*J116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="20">
         <v>110</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="9" t="s">
         <v>343</v>
       </c>
       <c r="D117" s="10" t="s">
         <v>344</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>345</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G117" s="17">
-        <v>19.5</v>
+        <v>20.15</v>
       </c>
       <c r="H117" s="17">
         <v>0.0</v>
       </c>
       <c r="I117" s="17">
         <v>0.0</v>
       </c>
       <c r="J117" s="11">
         <v>0</v>
       </c>
       <c r="K117" s="14">
         <f>G117*J117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="20">
         <v>111</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="9" t="s">
         <v>346</v>
       </c>
       <c r="D118" s="10" t="s">
         <v>347</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>348</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G118" s="17">
-        <v>35.75</v>
+        <v>20.15</v>
       </c>
       <c r="H118" s="17">
         <v>0.0</v>
       </c>
       <c r="I118" s="17">
         <v>0.0</v>
       </c>
       <c r="J118" s="11">
         <v>0</v>
       </c>
       <c r="K118" s="14">
         <f>G118*J118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="20">
         <v>112</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
         <v>349</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>350</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>351</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G119" s="17">
-        <v>35.75</v>
+        <v>22.75</v>
       </c>
       <c r="H119" s="17">
         <v>0.0</v>
       </c>
       <c r="I119" s="17">
         <v>0.0</v>
       </c>
       <c r="J119" s="11">
         <v>0</v>
       </c>
       <c r="K119" s="14">
         <f>G119*J119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="20">
         <v>113</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
         <v>352</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>353</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>354</v>
       </c>
       <c r="F120" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G120" s="17">
-        <v>35.75</v>
+        <v>16.25</v>
       </c>
       <c r="H120" s="17">
         <v>0.0</v>
       </c>
       <c r="I120" s="17">
         <v>0.0</v>
       </c>
       <c r="J120" s="11">
         <v>0</v>
       </c>
       <c r="K120" s="14">
         <f>G120*J120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="20">
         <v>114</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>355</v>
       </c>
       <c r="D121" s="10" t="s">
         <v>356</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>357</v>
       </c>
       <c r="F121" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G121" s="17">
-        <v>35.75</v>
+        <v>17.55</v>
       </c>
       <c r="H121" s="17">
         <v>0.0</v>
       </c>
       <c r="I121" s="17">
         <v>0.0</v>
       </c>
       <c r="J121" s="11">
         <v>0</v>
       </c>
       <c r="K121" s="14">
         <f>G121*J121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="20">
         <v>115</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
         <v>358</v>
       </c>
       <c r="D122" s="10" t="s">
         <v>359</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>360</v>
       </c>
       <c r="F122" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G122" s="17">
-        <v>34.45</v>
+        <v>179.4</v>
       </c>
       <c r="H122" s="17">
         <v>0.0</v>
       </c>
       <c r="I122" s="17">
         <v>0.0</v>
       </c>
       <c r="J122" s="11">
         <v>0</v>
       </c>
       <c r="K122" s="14">
         <f>G122*J122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="20">
         <v>116</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
         <v>361</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>362</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>363</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G123" s="17">
-        <v>19.5</v>
+        <v>17.55</v>
       </c>
       <c r="H123" s="17">
         <v>0.0</v>
       </c>
       <c r="I123" s="17">
         <v>0.0</v>
       </c>
       <c r="J123" s="11">
         <v>0</v>
       </c>
       <c r="K123" s="14">
         <f>G123*J123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="20">
         <v>117</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
         <v>364</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>365</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>366</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G124" s="17">
-        <v>19.5</v>
+        <v>45.5</v>
       </c>
       <c r="H124" s="17">
         <v>0.0</v>
       </c>
       <c r="I124" s="17">
         <v>0.0</v>
       </c>
       <c r="J124" s="11">
         <v>0</v>
       </c>
       <c r="K124" s="14">
         <f>G124*J124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="20">
         <v>118</v>
       </c>
       <c r="B125" s="8"/>
       <c r="C125" s="9" t="s">
         <v>367</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>368</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>369</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="17">
-        <v>34.45</v>
+        <v>45.5</v>
       </c>
       <c r="H125" s="17">
         <v>0.0</v>
       </c>
       <c r="I125" s="17">
         <v>0.0</v>
       </c>
       <c r="J125" s="11">
         <v>0</v>
       </c>
       <c r="K125" s="14">
         <f>G125*J125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="20">
         <v>119</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="9" t="s">
         <v>370</v>
       </c>
       <c r="D126" s="10" t="s">
         <v>371</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>372</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G126" s="17">
-        <v>34.45</v>
+        <v>45.5</v>
       </c>
       <c r="H126" s="17">
         <v>0.0</v>
       </c>
       <c r="I126" s="17">
         <v>0.0</v>
       </c>
       <c r="J126" s="11">
         <v>0</v>
       </c>
       <c r="K126" s="14">
         <f>G126*J126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="20">
         <v>120</v>
       </c>
       <c r="B127" s="8"/>
       <c r="C127" s="9" t="s">
         <v>373</v>
       </c>
       <c r="D127" s="10" t="s">
         <v>374</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>375</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G127" s="17">
-        <v>19.5</v>
+        <v>50.05</v>
       </c>
       <c r="H127" s="17">
         <v>0.0</v>
       </c>
       <c r="I127" s="17">
         <v>0.0</v>
       </c>
       <c r="J127" s="11">
         <v>0</v>
       </c>
       <c r="K127" s="14">
         <f>G127*J127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="20">
         <v>121</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9" t="s">
         <v>376</v>
       </c>
       <c r="D128" s="10" t="s">
         <v>377</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>378</v>
       </c>
       <c r="F128" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G128" s="17">
-        <v>225.0</v>
+        <v>50.05</v>
       </c>
       <c r="H128" s="17">
         <v>0.0</v>
       </c>
       <c r="I128" s="17">
         <v>0.0</v>
       </c>
       <c r="J128" s="11">
         <v>0</v>
       </c>
       <c r="K128" s="14">
         <f>G128*J128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="20">
         <v>122</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="9" t="s">
         <v>379</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>380</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>381</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G129" s="17">
-        <v>1050.0</v>
+        <v>34.45</v>
       </c>
       <c r="H129" s="17">
         <v>0.0</v>
       </c>
       <c r="I129" s="17">
         <v>0.0</v>
       </c>
       <c r="J129" s="11">
         <v>0</v>
       </c>
       <c r="K129" s="14">
         <f>G129*J129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="20">
         <v>123</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="9" t="s">
         <v>382</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>383</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>384</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G130" s="17">
-        <v>20.15</v>
+        <v>34.45</v>
       </c>
       <c r="H130" s="17">
         <v>0.0</v>
       </c>
       <c r="I130" s="17">
         <v>0.0</v>
       </c>
       <c r="J130" s="11">
         <v>0</v>
       </c>
       <c r="K130" s="14">
         <f>G130*J130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="20">
         <v>124</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="9" t="s">
         <v>385</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>386</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>387</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G131" s="17">
-        <v>20.15</v>
+        <v>34.45</v>
       </c>
       <c r="H131" s="17">
         <v>0.0</v>
       </c>
       <c r="I131" s="17">
         <v>0.0</v>
       </c>
       <c r="J131" s="11">
         <v>0</v>
       </c>
       <c r="K131" s="14">
         <f>G131*J131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="20">
         <v>125</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
         <v>388</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>389</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>390</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G132" s="17">
-        <v>22.75</v>
+        <v>34.45</v>
       </c>
       <c r="H132" s="17">
         <v>0.0</v>
       </c>
       <c r="I132" s="17">
         <v>0.0</v>
       </c>
       <c r="J132" s="11">
         <v>0</v>
       </c>
       <c r="K132" s="14">
         <f>G132*J132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="20">
         <v>126</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
         <v>391</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>392</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>393</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G133" s="17">
-        <v>16.25</v>
+        <v>34.45</v>
       </c>
       <c r="H133" s="17">
         <v>0.0</v>
       </c>
       <c r="I133" s="17">
         <v>0.0</v>
       </c>
       <c r="J133" s="11">
         <v>0</v>
       </c>
       <c r="K133" s="14">
         <f>G133*J133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="20">
         <v>127</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
         <v>394</v>
       </c>
       <c r="D134" s="10" t="s">
         <v>395</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>396</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G134" s="17">
-        <v>17.55</v>
+        <v>34.45</v>
       </c>
       <c r="H134" s="17">
         <v>0.0</v>
       </c>
       <c r="I134" s="17">
         <v>0.0</v>
       </c>
       <c r="J134" s="11">
         <v>0</v>
       </c>
       <c r="K134" s="14">
         <f>G134*J134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="20">
         <v>128</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
         <v>397</v>
       </c>
       <c r="D135" s="10" t="s">
         <v>398</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>399</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G135" s="17">
-        <v>179.4</v>
+        <v>34.45</v>
       </c>
       <c r="H135" s="17">
         <v>0.0</v>
       </c>
       <c r="I135" s="17">
         <v>0.0</v>
       </c>
       <c r="J135" s="11">
         <v>0</v>
       </c>
       <c r="K135" s="14">
         <f>G135*J135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="20">
         <v>129</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
         <v>400</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>401</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G136" s="17">
-        <v>17.55</v>
+        <v>34.45</v>
       </c>
       <c r="H136" s="17">
         <v>0.0</v>
       </c>
       <c r="I136" s="17">
         <v>0.0</v>
       </c>
       <c r="J136" s="11">
         <v>0</v>
       </c>
       <c r="K136" s="14">
         <f>G136*J136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="20">
         <v>130</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
         <v>403</v>
       </c>
       <c r="D137" s="10" t="s">
         <v>404</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>405</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G137" s="17">
-        <v>45.5</v>
+        <v>34.45</v>
       </c>
       <c r="H137" s="17">
         <v>0.0</v>
       </c>
       <c r="I137" s="17">
         <v>0.0</v>
       </c>
       <c r="J137" s="11">
         <v>0</v>
       </c>
       <c r="K137" s="14">
         <f>G137*J137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="20">
         <v>131</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
         <v>406</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>407</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>408</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G138" s="17">
-        <v>45.5</v>
+        <v>54.6</v>
       </c>
       <c r="H138" s="17">
         <v>0.0</v>
       </c>
       <c r="I138" s="17">
         <v>0.0</v>
       </c>
       <c r="J138" s="11">
         <v>0</v>
       </c>
       <c r="K138" s="14">
         <f>G138*J138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="20">
         <v>132</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
         <v>409</v>
       </c>
       <c r="D139" s="10" t="s">
         <v>410</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>411</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G139" s="17">
-        <v>45.5</v>
+        <v>39.65</v>
       </c>
       <c r="H139" s="17">
         <v>0.0</v>
       </c>
       <c r="I139" s="17">
         <v>0.0</v>
       </c>
       <c r="J139" s="11">
         <v>0</v>
       </c>
       <c r="K139" s="14">
         <f>G139*J139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="20">
         <v>133</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
         <v>412</v>
       </c>
       <c r="D140" s="10" t="s">
         <v>413</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>414</v>
       </c>
       <c r="F140" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G140" s="17">
-        <v>42.25</v>
+        <v>54.6</v>
       </c>
       <c r="H140" s="17">
         <v>0.0</v>
       </c>
       <c r="I140" s="17">
         <v>0.0</v>
       </c>
       <c r="J140" s="11">
         <v>0</v>
       </c>
       <c r="K140" s="14">
         <f>G140*J140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="20">
         <v>134</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
         <v>415</v>
       </c>
       <c r="D141" s="10" t="s">
         <v>416</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>417</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G141" s="17">
-        <v>50.05</v>
+        <v>65.0</v>
       </c>
       <c r="H141" s="17">
         <v>0.0</v>
       </c>
       <c r="I141" s="17">
         <v>0.0</v>
       </c>
       <c r="J141" s="11">
         <v>0</v>
       </c>
       <c r="K141" s="14">
         <f>G141*J141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="20">
         <v>135</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
         <v>418</v>
       </c>
       <c r="D142" s="10" t="s">
         <v>419</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>420</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G142" s="17">
-        <v>50.05</v>
+        <v>54.6</v>
       </c>
       <c r="H142" s="17">
         <v>0.0</v>
       </c>
       <c r="I142" s="17">
         <v>0.0</v>
       </c>
       <c r="J142" s="11">
         <v>0</v>
       </c>
       <c r="K142" s="14">
         <f>G142*J142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="20">
         <v>136</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
         <v>421</v>
       </c>
       <c r="D143" s="10" t="s">
         <v>422</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>423</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G143" s="17">
-        <v>34.45</v>
+        <v>59.8</v>
       </c>
       <c r="H143" s="17">
         <v>0.0</v>
       </c>
       <c r="I143" s="17">
         <v>0.0</v>
       </c>
       <c r="J143" s="11">
         <v>0</v>
       </c>
       <c r="K143" s="14">
         <f>G143*J143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="20">
         <v>137</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
         <v>424</v>
       </c>
       <c r="D144" s="10" t="s">
         <v>425</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>426</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G144" s="17">
-        <v>34.45</v>
+        <v>54.6</v>
       </c>
       <c r="H144" s="17">
         <v>0.0</v>
       </c>
       <c r="I144" s="17">
         <v>0.0</v>
       </c>
       <c r="J144" s="11">
         <v>0</v>
       </c>
       <c r="K144" s="14">
         <f>G144*J144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="20">
         <v>138</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
         <v>427</v>
       </c>
       <c r="D145" s="10" t="s">
         <v>428</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>429</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G145" s="17">
-        <v>34.45</v>
+        <v>39.0</v>
       </c>
       <c r="H145" s="17">
         <v>0.0</v>
       </c>
       <c r="I145" s="17">
         <v>0.0</v>
       </c>
       <c r="J145" s="11">
         <v>0</v>
       </c>
       <c r="K145" s="14">
         <f>G145*J145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="20">
         <v>139</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="9" t="s">
         <v>430</v>
       </c>
       <c r="D146" s="10" t="s">
         <v>431</v>
       </c>
       <c r="E146" s="10" t="s">
         <v>432</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G146" s="17">
-        <v>34.45</v>
+        <v>29.25</v>
       </c>
       <c r="H146" s="17">
         <v>0.0</v>
       </c>
       <c r="I146" s="17">
         <v>0.0</v>
       </c>
       <c r="J146" s="11">
         <v>0</v>
       </c>
       <c r="K146" s="14">
         <f>G146*J146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="20">
         <v>140</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
         <v>433</v>
       </c>
       <c r="D147" s="10" t="s">
         <v>434</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>435</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G147" s="17">
-        <v>34.45</v>
+        <v>50.05</v>
       </c>
       <c r="H147" s="17">
         <v>0.0</v>
       </c>
       <c r="I147" s="17">
         <v>0.0</v>
       </c>
       <c r="J147" s="11">
         <v>0</v>
       </c>
       <c r="K147" s="14">
         <f>G147*J147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="20">
         <v>141</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
         <v>436</v>
       </c>
       <c r="D148" s="10" t="s">
         <v>437</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>438</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G148" s="17">
-        <v>34.45</v>
+        <v>28.6</v>
       </c>
       <c r="H148" s="17">
         <v>0.0</v>
       </c>
       <c r="I148" s="17">
         <v>0.0</v>
       </c>
       <c r="J148" s="11">
         <v>0</v>
       </c>
       <c r="K148" s="14">
         <f>G148*J148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="20">
         <v>142</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
         <v>439</v>
       </c>
       <c r="D149" s="10" t="s">
         <v>440</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>441</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G149" s="17">
-        <v>34.45</v>
+        <v>54.6</v>
       </c>
       <c r="H149" s="17">
         <v>0.0</v>
       </c>
       <c r="I149" s="17">
         <v>0.0</v>
       </c>
       <c r="J149" s="11">
         <v>0</v>
       </c>
       <c r="K149" s="14">
         <f>G149*J149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="20">
         <v>143</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
         <v>442</v>
       </c>
       <c r="D150" s="10" t="s">
         <v>443</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>444</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G150" s="17">
-        <v>34.45</v>
+        <v>54.6</v>
       </c>
       <c r="H150" s="17">
         <v>0.0</v>
       </c>
       <c r="I150" s="17">
         <v>0.0</v>
       </c>
       <c r="J150" s="11">
         <v>0</v>
       </c>
       <c r="K150" s="14">
         <f>G150*J150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="20">
         <v>144</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
         <v>445</v>
       </c>
       <c r="D151" s="10" t="s">
         <v>446</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>447</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G151" s="17">
-        <v>34.45</v>
+        <v>54.6</v>
       </c>
       <c r="H151" s="17">
         <v>0.0</v>
       </c>
       <c r="I151" s="17">
         <v>0.0</v>
       </c>
       <c r="J151" s="11">
         <v>0</v>
       </c>
       <c r="K151" s="14">
         <f>G151*J151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="20">
         <v>145</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
         <v>448</v>
       </c>
       <c r="D152" s="10" t="s">
         <v>449</v>
       </c>
       <c r="E152" s="10" t="s">
         <v>450</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G152" s="17">
-        <v>39.65</v>
+        <v>54.6</v>
       </c>
       <c r="H152" s="17">
         <v>0.0</v>
       </c>
       <c r="I152" s="17">
         <v>0.0</v>
       </c>
       <c r="J152" s="11">
         <v>0</v>
       </c>
       <c r="K152" s="14">
         <f>G152*J152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="20">
         <v>146</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
         <v>451</v>
       </c>
       <c r="D153" s="10" t="s">
         <v>452</v>
@@ -13933,51 +13270,51 @@
         <v>0</v>
       </c>
       <c r="K153" s="14">
         <f>G153*J153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="20">
         <v>147</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
         <v>454</v>
       </c>
       <c r="D154" s="10" t="s">
         <v>455</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>456</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G154" s="17">
-        <v>39.65</v>
+        <v>54.6</v>
       </c>
       <c r="H154" s="17">
         <v>0.0</v>
       </c>
       <c r="I154" s="17">
         <v>0.0</v>
       </c>
       <c r="J154" s="11">
         <v>0</v>
       </c>
       <c r="K154" s="14">
         <f>G154*J154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="20">
         <v>148</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
         <v>457</v>
       </c>
       <c r="D155" s="10" t="s">
         <v>458</v>
@@ -14001,85 +13338,85 @@
         <v>0</v>
       </c>
       <c r="K155" s="14">
         <f>G155*J155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="20">
         <v>149</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
         <v>460</v>
       </c>
       <c r="D156" s="10" t="s">
         <v>461</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>462</v>
       </c>
       <c r="F156" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G156" s="17">
-        <v>65.0</v>
+        <v>54.6</v>
       </c>
       <c r="H156" s="17">
         <v>0.0</v>
       </c>
       <c r="I156" s="17">
         <v>0.0</v>
       </c>
       <c r="J156" s="11">
         <v>0</v>
       </c>
       <c r="K156" s="14">
         <f>G156*J156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="20">
         <v>150</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="9" t="s">
         <v>463</v>
       </c>
       <c r="D157" s="10" t="s">
         <v>464</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>465</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G157" s="17">
-        <v>39.65</v>
+        <v>54.6</v>
       </c>
       <c r="H157" s="17">
         <v>0.0</v>
       </c>
       <c r="I157" s="17">
         <v>0.0</v>
       </c>
       <c r="J157" s="11">
         <v>0</v>
       </c>
       <c r="K157" s="14">
         <f>G157*J157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="20">
         <v>151</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
         <v>466</v>
       </c>
       <c r="D158" s="10" t="s">
         <v>467</v>
@@ -14103,51 +13440,51 @@
         <v>0</v>
       </c>
       <c r="K158" s="14">
         <f>G158*J158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="20">
         <v>152</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
         <v>469</v>
       </c>
       <c r="D159" s="10" t="s">
         <v>470</v>
       </c>
       <c r="E159" s="10" t="s">
         <v>471</v>
       </c>
       <c r="F159" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G159" s="17">
-        <v>59.8</v>
+        <v>54.6</v>
       </c>
       <c r="H159" s="17">
         <v>0.0</v>
       </c>
       <c r="I159" s="17">
         <v>0.0</v>
       </c>
       <c r="J159" s="11">
         <v>0</v>
       </c>
       <c r="K159" s="14">
         <f>G159*J159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="20">
         <v>153</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="9" t="s">
         <v>472</v>
       </c>
       <c r="D160" s="10" t="s">
         <v>473</v>
@@ -14171,153 +13508,153 @@
         <v>0</v>
       </c>
       <c r="K160" s="14">
         <f>G160*J160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="20">
         <v>154</v>
       </c>
       <c r="B161" s="8"/>
       <c r="C161" s="9" t="s">
         <v>475</v>
       </c>
       <c r="D161" s="10" t="s">
         <v>476</v>
       </c>
       <c r="E161" s="10" t="s">
         <v>477</v>
       </c>
       <c r="F161" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G161" s="17">
-        <v>39.0</v>
+        <v>54.6</v>
       </c>
       <c r="H161" s="17">
         <v>0.0</v>
       </c>
       <c r="I161" s="17">
         <v>0.0</v>
       </c>
       <c r="J161" s="11">
         <v>0</v>
       </c>
       <c r="K161" s="14">
         <f>G161*J161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="20">
         <v>155</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="9" t="s">
         <v>478</v>
       </c>
       <c r="D162" s="10" t="s">
         <v>479</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>480</v>
       </c>
       <c r="F162" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G162" s="17">
-        <v>29.25</v>
+        <v>54.6</v>
       </c>
       <c r="H162" s="17">
         <v>0.0</v>
       </c>
       <c r="I162" s="17">
         <v>0.0</v>
       </c>
       <c r="J162" s="11">
         <v>0</v>
       </c>
       <c r="K162" s="14">
         <f>G162*J162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="20">
         <v>156</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="9" t="s">
         <v>481</v>
       </c>
       <c r="D163" s="10" t="s">
         <v>482</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>483</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G163" s="17">
-        <v>50.05</v>
+        <v>54.6</v>
       </c>
       <c r="H163" s="17">
         <v>0.0</v>
       </c>
       <c r="I163" s="17">
         <v>0.0</v>
       </c>
       <c r="J163" s="11">
         <v>0</v>
       </c>
       <c r="K163" s="14">
         <f>G163*J163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="20">
         <v>157</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
         <v>484</v>
       </c>
       <c r="D164" s="10" t="s">
         <v>485</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>486</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G164" s="17">
-        <v>28.6</v>
+        <v>54.6</v>
       </c>
       <c r="H164" s="17">
         <v>0.0</v>
       </c>
       <c r="I164" s="17">
         <v>0.0</v>
       </c>
       <c r="J164" s="11">
         <v>0</v>
       </c>
       <c r="K164" s="14">
         <f>G164*J164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="20">
         <v>158</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
         <v>487</v>
       </c>
       <c r="D165" s="10" t="s">
         <v>488</v>
@@ -14375,51 +13712,51 @@
         <v>0</v>
       </c>
       <c r="K166" s="14">
         <f>G166*J166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="20">
         <v>160</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
         <v>493</v>
       </c>
       <c r="D167" s="10" t="s">
         <v>494</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>495</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G167" s="17">
-        <v>54.6</v>
+        <v>79.3</v>
       </c>
       <c r="H167" s="17">
         <v>0.0</v>
       </c>
       <c r="I167" s="17">
         <v>0.0</v>
       </c>
       <c r="J167" s="11">
         <v>0</v>
       </c>
       <c r="K167" s="14">
         <f>G167*J167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="20">
         <v>161</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
         <v>496</v>
       </c>
       <c r="D168" s="10" t="s">
         <v>497</v>
@@ -14681,1632 +14018,1054 @@
         <v>0</v>
       </c>
       <c r="K175" s="14">
         <f>G175*J175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="20">
         <v>169</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="9" t="s">
         <v>520</v>
       </c>
       <c r="D176" s="10" t="s">
         <v>521</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>522</v>
       </c>
       <c r="F176" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G176" s="17">
-        <v>54.6</v>
+        <v>26.0</v>
       </c>
       <c r="H176" s="17">
         <v>0.0</v>
       </c>
       <c r="I176" s="17">
         <v>0.0</v>
       </c>
       <c r="J176" s="11">
         <v>0</v>
       </c>
       <c r="K176" s="14">
         <f>G176*J176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="20">
         <v>170</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
         <v>523</v>
       </c>
       <c r="D177" s="10" t="s">
         <v>524</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>525</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G177" s="17">
-        <v>54.6</v>
+        <v>25.35</v>
       </c>
       <c r="H177" s="17">
         <v>0.0</v>
       </c>
       <c r="I177" s="17">
         <v>0.0</v>
       </c>
       <c r="J177" s="11">
         <v>0</v>
       </c>
       <c r="K177" s="14">
         <f>G177*J177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="20">
         <v>171</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="9" t="s">
         <v>526</v>
       </c>
       <c r="D178" s="10" t="s">
         <v>527</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>528</v>
       </c>
       <c r="F178" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G178" s="17">
-        <v>54.6</v>
+        <v>65.0</v>
       </c>
       <c r="H178" s="17">
         <v>0.0</v>
       </c>
       <c r="I178" s="17">
         <v>0.0</v>
       </c>
       <c r="J178" s="11">
         <v>0</v>
       </c>
       <c r="K178" s="14">
         <f>G178*J178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="20">
         <v>172</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="9" t="s">
         <v>529</v>
       </c>
       <c r="D179" s="10" t="s">
         <v>530</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>531</v>
       </c>
       <c r="F179" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G179" s="17">
-        <v>54.6</v>
+        <v>39.0</v>
       </c>
       <c r="H179" s="17">
         <v>0.0</v>
       </c>
       <c r="I179" s="17">
         <v>0.0</v>
       </c>
       <c r="J179" s="11">
         <v>0</v>
       </c>
       <c r="K179" s="14">
         <f>G179*J179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="20">
         <v>173</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
         <v>532</v>
       </c>
       <c r="D180" s="10" t="s">
         <v>533</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>534</v>
       </c>
       <c r="F180" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G180" s="17">
-        <v>54.6</v>
+        <v>59.8</v>
       </c>
       <c r="H180" s="17">
         <v>0.0</v>
       </c>
       <c r="I180" s="17">
         <v>0.0</v>
       </c>
       <c r="J180" s="11">
         <v>0</v>
       </c>
       <c r="K180" s="14">
         <f>G180*J180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="20">
         <v>174</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="9" t="s">
         <v>535</v>
       </c>
       <c r="D181" s="10" t="s">
         <v>536</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>537</v>
       </c>
       <c r="F181" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G181" s="17">
-        <v>54.6</v>
+        <v>39.0</v>
       </c>
       <c r="H181" s="17">
         <v>0.0</v>
       </c>
       <c r="I181" s="17">
         <v>0.0</v>
       </c>
       <c r="J181" s="11">
         <v>0</v>
       </c>
       <c r="K181" s="14">
         <f>G181*J181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="20">
         <v>175</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="9" t="s">
         <v>538</v>
       </c>
       <c r="D182" s="10" t="s">
         <v>539</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>540</v>
       </c>
       <c r="F182" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G182" s="17">
-        <v>54.6</v>
+        <v>39.0</v>
       </c>
       <c r="H182" s="17">
         <v>0.0</v>
       </c>
       <c r="I182" s="17">
         <v>0.0</v>
       </c>
       <c r="J182" s="11">
         <v>0</v>
       </c>
       <c r="K182" s="14">
         <f>G182*J182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="20">
         <v>176</v>
       </c>
       <c r="B183" s="8"/>
       <c r="C183" s="9" t="s">
         <v>541</v>
       </c>
       <c r="D183" s="10" t="s">
         <v>542</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>543</v>
       </c>
       <c r="F183" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G183" s="17">
-        <v>79.3</v>
+        <v>24.7</v>
       </c>
       <c r="H183" s="17">
         <v>0.0</v>
       </c>
       <c r="I183" s="17">
         <v>0.0</v>
       </c>
       <c r="J183" s="11">
         <v>0</v>
       </c>
       <c r="K183" s="14">
         <f>G183*J183</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="20">
         <v>177</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="9" t="s">
         <v>544</v>
       </c>
       <c r="D184" s="10" t="s">
         <v>545</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>546</v>
       </c>
       <c r="F184" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G184" s="17">
-        <v>54.6</v>
+        <v>39.0</v>
       </c>
       <c r="H184" s="17">
         <v>0.0</v>
       </c>
       <c r="I184" s="17">
         <v>0.0</v>
       </c>
       <c r="J184" s="11">
         <v>0</v>
       </c>
       <c r="K184" s="14">
         <f>G184*J184</f>
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="20">
         <v>178</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
         <v>547</v>
       </c>
       <c r="D185" s="10" t="s">
         <v>548</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>549</v>
       </c>
       <c r="F185" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G185" s="17">
-        <v>54.6</v>
+        <v>45.5</v>
       </c>
       <c r="H185" s="17">
         <v>0.0</v>
       </c>
       <c r="I185" s="17">
         <v>0.0</v>
       </c>
       <c r="J185" s="11">
         <v>0</v>
       </c>
       <c r="K185" s="14">
         <f>G185*J185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="20">
         <v>179</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
         <v>550</v>
       </c>
       <c r="D186" s="10" t="s">
         <v>551</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>552</v>
       </c>
       <c r="F186" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G186" s="17">
-        <v>54.6</v>
+        <v>34.45</v>
       </c>
       <c r="H186" s="17">
         <v>0.0</v>
       </c>
       <c r="I186" s="17">
         <v>0.0</v>
       </c>
       <c r="J186" s="11">
         <v>0</v>
       </c>
       <c r="K186" s="14">
         <f>G186*J186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="20">
         <v>180</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
         <v>553</v>
       </c>
       <c r="D187" s="10" t="s">
         <v>554</v>
       </c>
       <c r="E187" s="10" t="s">
         <v>555</v>
       </c>
       <c r="F187" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G187" s="17">
-        <v>54.6</v>
+        <v>34.45</v>
       </c>
       <c r="H187" s="17">
         <v>0.0</v>
       </c>
       <c r="I187" s="17">
         <v>0.0</v>
       </c>
       <c r="J187" s="11">
         <v>0</v>
       </c>
       <c r="K187" s="14">
         <f>G187*J187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="20">
         <v>181</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
         <v>556</v>
       </c>
       <c r="D188" s="10" t="s">
         <v>557</v>
       </c>
       <c r="E188" s="10" t="s">
         <v>558</v>
       </c>
       <c r="F188" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G188" s="17">
-        <v>54.6</v>
+        <v>34.45</v>
       </c>
       <c r="H188" s="17">
         <v>0.0</v>
       </c>
       <c r="I188" s="17">
         <v>0.0</v>
       </c>
       <c r="J188" s="11">
         <v>0</v>
       </c>
       <c r="K188" s="14">
         <f>G188*J188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="20">
         <v>182</v>
       </c>
       <c r="B189" s="8"/>
       <c r="C189" s="9" t="s">
         <v>559</v>
       </c>
       <c r="D189" s="10" t="s">
         <v>560</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>561</v>
       </c>
       <c r="F189" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G189" s="17">
-        <v>54.6</v>
+        <v>65.0</v>
       </c>
       <c r="H189" s="17">
         <v>0.0</v>
       </c>
       <c r="I189" s="17">
         <v>0.0</v>
       </c>
       <c r="J189" s="11">
         <v>0</v>
       </c>
       <c r="K189" s="14">
         <f>G189*J189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="20">
         <v>183</v>
       </c>
       <c r="B190" s="8"/>
       <c r="C190" s="9" t="s">
         <v>562</v>
       </c>
       <c r="D190" s="10" t="s">
         <v>563</v>
       </c>
       <c r="E190" s="10" t="s">
         <v>564</v>
       </c>
       <c r="F190" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G190" s="17">
-        <v>54.6</v>
+        <v>39.0</v>
       </c>
       <c r="H190" s="17">
         <v>0.0</v>
       </c>
       <c r="I190" s="17">
         <v>0.0</v>
       </c>
       <c r="J190" s="11">
         <v>0</v>
       </c>
       <c r="K190" s="14">
         <f>G190*J190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="20">
         <v>184</v>
       </c>
       <c r="B191" s="8"/>
       <c r="C191" s="9" t="s">
         <v>565</v>
       </c>
       <c r="D191" s="10" t="s">
         <v>566</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>567</v>
       </c>
       <c r="F191" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G191" s="17">
-        <v>54.6</v>
+        <v>39.0</v>
       </c>
       <c r="H191" s="17">
         <v>0.0</v>
       </c>
       <c r="I191" s="17">
         <v>0.0</v>
       </c>
       <c r="J191" s="11">
         <v>0</v>
       </c>
       <c r="K191" s="14">
         <f>G191*J191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="20">
         <v>185</v>
       </c>
       <c r="B192" s="8"/>
       <c r="C192" s="9" t="s">
         <v>568</v>
       </c>
       <c r="D192" s="10" t="s">
         <v>569</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>570</v>
       </c>
       <c r="F192" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G192" s="17">
-        <v>26.0</v>
+        <v>39.0</v>
       </c>
       <c r="H192" s="17">
         <v>0.0</v>
       </c>
       <c r="I192" s="17">
         <v>0.0</v>
       </c>
       <c r="J192" s="11">
         <v>0</v>
       </c>
       <c r="K192" s="14">
         <f>G192*J192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="20">
         <v>186</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="9" t="s">
         <v>571</v>
       </c>
       <c r="D193" s="10" t="s">
         <v>572</v>
       </c>
       <c r="E193" s="10" t="s">
         <v>573</v>
       </c>
       <c r="F193" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G193" s="17">
-        <v>25.35</v>
+        <v>22.75</v>
       </c>
       <c r="H193" s="17">
         <v>0.0</v>
       </c>
       <c r="I193" s="17">
         <v>0.0</v>
       </c>
       <c r="J193" s="11">
         <v>0</v>
       </c>
       <c r="K193" s="14">
         <f>G193*J193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="20">
         <v>187</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="9" t="s">
         <v>574</v>
       </c>
       <c r="D194" s="10" t="s">
         <v>575</v>
       </c>
       <c r="E194" s="10" t="s">
         <v>576</v>
       </c>
       <c r="F194" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G194" s="17">
-        <v>65.0</v>
+        <v>22.75</v>
       </c>
       <c r="H194" s="17">
         <v>0.0</v>
       </c>
       <c r="I194" s="17">
         <v>0.0</v>
       </c>
       <c r="J194" s="11">
         <v>0</v>
       </c>
       <c r="K194" s="14">
         <f>G194*J194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="20">
         <v>188</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="9" t="s">
         <v>577</v>
       </c>
       <c r="D195" s="10" t="s">
         <v>578</v>
       </c>
       <c r="E195" s="10" t="s">
         <v>579</v>
       </c>
       <c r="F195" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G195" s="17">
-        <v>39.0</v>
+        <v>22.75</v>
       </c>
       <c r="H195" s="17">
         <v>0.0</v>
       </c>
       <c r="I195" s="17">
         <v>0.0</v>
       </c>
       <c r="J195" s="11">
         <v>0</v>
       </c>
       <c r="K195" s="14">
         <f>G195*J195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A196" s="20">
         <v>189</v>
       </c>
       <c r="B196" s="8"/>
       <c r="C196" s="9" t="s">
         <v>580</v>
       </c>
       <c r="D196" s="10" t="s">
         <v>581</v>
       </c>
       <c r="E196" s="10" t="s">
         <v>582</v>
       </c>
       <c r="F196" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G196" s="17">
-        <v>59.8</v>
+        <v>22.75</v>
       </c>
       <c r="H196" s="17">
         <v>0.0</v>
       </c>
       <c r="I196" s="17">
         <v>0.0</v>
       </c>
       <c r="J196" s="11">
         <v>0</v>
       </c>
       <c r="K196" s="14">
         <f>G196*J196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="20">
         <v>190</v>
       </c>
       <c r="B197" s="8"/>
       <c r="C197" s="9" t="s">
         <v>583</v>
       </c>
       <c r="D197" s="10" t="s">
         <v>584</v>
       </c>
       <c r="E197" s="10" t="s">
         <v>585</v>
       </c>
       <c r="F197" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G197" s="17">
-        <v>39.0</v>
+        <v>22.75</v>
       </c>
       <c r="H197" s="17">
         <v>0.0</v>
       </c>
       <c r="I197" s="17">
         <v>0.0</v>
       </c>
       <c r="J197" s="11">
         <v>0</v>
       </c>
       <c r="K197" s="14">
         <f>G197*J197</f>
         <v>0</v>
       </c>
     </row>
-    <row r="198" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C198" s="9" t="s">
+    <row r="198" spans="1:11" outlineLevel="1">
+      <c r="A198" s="19" t="s">
         <v>586</v>
       </c>
-      <c r="D198" s="10" t="s">
-[...56 lines deleted...]
-        <v>0</v>
+      <c r="B198" s="2"/>
+      <c r="C198" s="2"/>
+      <c r="D198" s="2"/>
+      <c r="E198" s="2"/>
+      <c r="F198" s="2"/>
+      <c r="G198" s="12"/>
+      <c r="H198" s="12"/>
+      <c r="I198" s="12"/>
+      <c r="J198" s="2"/>
+      <c r="K198" s="12"/>
+    </row>
+    <row r="199" spans="1:11" outlineLevel="2">
+      <c r="A199" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C199" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E199" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G199" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H199" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="I199" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="J199" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K199" s="13" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="200" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A200" s="20">
-        <v>193</v>
+        <v>1</v>
       </c>
       <c r="B200" s="8"/>
       <c r="C200" s="9" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="D200" s="10" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="E200" s="10" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="F200" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G200" s="17">
-        <v>42.25</v>
+        <v>471.9</v>
       </c>
       <c r="H200" s="17">
         <v>0.0</v>
       </c>
       <c r="I200" s="17">
         <v>0.0</v>
       </c>
       <c r="J200" s="11">
         <v>0</v>
       </c>
       <c r="K200" s="14">
         <f>G200*J200</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A201" s="20">
-        <v>194</v>
+        <v>2</v>
       </c>
       <c r="B201" s="8"/>
       <c r="C201" s="9" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="D201" s="10" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="E201" s="10" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="F201" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G201" s="17">
-        <v>39.0</v>
+        <v>247.0</v>
       </c>
       <c r="H201" s="17">
         <v>0.0</v>
       </c>
       <c r="I201" s="17">
         <v>0.0</v>
       </c>
       <c r="J201" s="11">
         <v>0</v>
       </c>
       <c r="K201" s="14">
         <f>G201*J201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A202" s="20">
-        <v>195</v>
+        <v>3</v>
       </c>
       <c r="B202" s="8"/>
       <c r="C202" s="9" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="D202" s="10" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="E202" s="10" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="F202" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G202" s="17">
-        <v>45.5</v>
+        <v>46.8</v>
       </c>
       <c r="H202" s="17">
         <v>0.0</v>
       </c>
       <c r="I202" s="17">
         <v>0.0</v>
       </c>
       <c r="J202" s="11">
         <v>0</v>
       </c>
       <c r="K202" s="14">
         <f>G202*J202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="20">
-        <v>196</v>
+        <v>4</v>
       </c>
       <c r="B203" s="8"/>
       <c r="C203" s="9" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="D203" s="10" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="E203" s="10" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="F203" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G203" s="17">
-        <v>34.45</v>
+        <v>370.5</v>
       </c>
       <c r="H203" s="17">
         <v>0.0</v>
       </c>
       <c r="I203" s="17">
         <v>0.0</v>
       </c>
       <c r="J203" s="11">
         <v>0</v>
       </c>
       <c r="K203" s="14">
         <f>G203*J203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="20">
-        <v>197</v>
+        <v>5</v>
       </c>
       <c r="B204" s="8"/>
       <c r="C204" s="9" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="D204" s="10" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="E204" s="10" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="F204" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G204" s="17">
-        <v>34.45</v>
+        <v>97.5</v>
       </c>
       <c r="H204" s="17">
         <v>0.0</v>
       </c>
       <c r="I204" s="17">
         <v>0.0</v>
       </c>
       <c r="J204" s="11">
         <v>0</v>
       </c>
       <c r="K204" s="14">
         <f>G204*J204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="20">
-        <v>198</v>
+        <v>6</v>
       </c>
       <c r="B205" s="8"/>
       <c r="C205" s="9" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="D205" s="10" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="E205" s="10" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="F205" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G205" s="17">
-        <v>34.45</v>
+        <v>195.0</v>
       </c>
       <c r="H205" s="17">
         <v>0.0</v>
       </c>
       <c r="I205" s="17">
         <v>0.0</v>
       </c>
       <c r="J205" s="11">
         <v>0</v>
       </c>
       <c r="K205" s="14">
         <f>G205*J205</f>
         <v>0</v>
       </c>
     </row>
-    <row r="206" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-[...568 lines deleted...]
-        <f>SUM(K5:K222)</f>
+    <row r="206" spans="1:11">
+      <c r="I206" s="7" t="s">
+        <v>605</v>
+      </c>
+      <c r="J206" s="21">
+        <f>SUM(J5:J205)</f>
+        <v>0</v>
+      </c>
+      <c r="K206" s="21">
+        <f>SUM(K5:K205)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
-    <mergeCell ref="A215:K215"/>
+    <mergeCell ref="A198:K198"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E30" r:id="rId_hyperlink_23"/>
@@ -16455,73 +15214,56 @@
     <hyperlink ref="E173" r:id="rId_hyperlink_166"/>
     <hyperlink ref="E174" r:id="rId_hyperlink_167"/>
     <hyperlink ref="E175" r:id="rId_hyperlink_168"/>
     <hyperlink ref="E176" r:id="rId_hyperlink_169"/>
     <hyperlink ref="E177" r:id="rId_hyperlink_170"/>
     <hyperlink ref="E178" r:id="rId_hyperlink_171"/>
     <hyperlink ref="E179" r:id="rId_hyperlink_172"/>
     <hyperlink ref="E180" r:id="rId_hyperlink_173"/>
     <hyperlink ref="E181" r:id="rId_hyperlink_174"/>
     <hyperlink ref="E182" r:id="rId_hyperlink_175"/>
     <hyperlink ref="E183" r:id="rId_hyperlink_176"/>
     <hyperlink ref="E184" r:id="rId_hyperlink_177"/>
     <hyperlink ref="E185" r:id="rId_hyperlink_178"/>
     <hyperlink ref="E186" r:id="rId_hyperlink_179"/>
     <hyperlink ref="E187" r:id="rId_hyperlink_180"/>
     <hyperlink ref="E188" r:id="rId_hyperlink_181"/>
     <hyperlink ref="E189" r:id="rId_hyperlink_182"/>
     <hyperlink ref="E190" r:id="rId_hyperlink_183"/>
     <hyperlink ref="E191" r:id="rId_hyperlink_184"/>
     <hyperlink ref="E192" r:id="rId_hyperlink_185"/>
     <hyperlink ref="E193" r:id="rId_hyperlink_186"/>
     <hyperlink ref="E194" r:id="rId_hyperlink_187"/>
     <hyperlink ref="E195" r:id="rId_hyperlink_188"/>
     <hyperlink ref="E196" r:id="rId_hyperlink_189"/>
     <hyperlink ref="E197" r:id="rId_hyperlink_190"/>
-    <hyperlink ref="E198" r:id="rId_hyperlink_191"/>
-[...21 lines deleted...]
-    <hyperlink ref="E222" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="E200" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="E201" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="E202" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="E203" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="E204" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="E205" r:id="rId_hyperlink_196"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>